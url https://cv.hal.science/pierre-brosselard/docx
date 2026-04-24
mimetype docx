--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -234,455 +234,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified TCAD simulation approach for 4H-SiC JBS diode to investigate electron trapping effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shikha Kumari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115876⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196660v1</w:t>
+                <w:t xml:space="preserve">hal-05293324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293324v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified TCAD simulation approach for 4H-SiC JBS diode to investigate electron trapping effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.115876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293312v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,295 +753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677706v1</w:t>
+                <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677726v1</w:t>
+                <w:t xml:space="preserve">hal-04677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown voltage capability of vertical 4H–SiC power devices</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 806, pp.117-120. </w:t>
@@ -1804,177 +1804,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
+                <w:t xml:space="preserve">Edge Termination Design Improvements for 10 kV 4H-SiC Bipolar Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.609 - 612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803058v1</w:t>
+                <w:t xml:space="preserve">hal-01627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of a Novel Dual-Gate 3.3 Kv 4H-Sic JFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1983,319 +1983,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 740-742, pp.938-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Termination Design Improvements for 10 kV 4H-SiC Bipolar Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runhua Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthou</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.609 - 612. </w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627801v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of PiN Diodes with p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Layer Selectively Grown by VLS Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,286 +2470,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Civrac</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126341v1</w:t>
+                <w:t xml:space="preserve">hal-00803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803061v1</w:t>
+                <w:t xml:space="preserve">hal-02126341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3003,77 +3003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,90 +3133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dielectric strength in boron doped homoepitaxial diamond</w:t>
+                <w:t xml:space="preserve">High breakdown voltage Schottky diodes synthesized on p-type CVD diamond layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muret</w:t>
@@ -3352,106 +3352,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokuyuki Teraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (22), pp.223501. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2088-2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3520140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734714v1</w:t>
+                <w:t xml:space="preserve">hal-00739492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High breakdown voltage Schottky diodes synthesized on p-type CVD diamond layer</w:t>
+                <w:t xml:space="preserve">Extreme dielectric strength in boron doped homoepitaxial diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muret</w:t>
@@ -3486,137 +3498,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokuyuki Teraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (22), pp.223501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3520140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00739492v1</w:t>
+                <w:t xml:space="preserve">hal-00734714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step Toward High Temperature Intelligent Power Modules Using 1.5kV SiC-BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,177 +3670,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4H-SiC Junction Barrier Schottky Diodes by Admittance vs Temperature Analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 615-617, pp.671-674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.671⟩</w:t>
+              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.911-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391462v1</w:t>
+                <w:t xml:space="preserve">hal-04368124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3849,293 +3849,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Ul Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.703-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Characterization of 4H-SiC Junction Barrier Schottky Diodes by Admittance vs Temperature Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.911-914. </w:t>
+              <w:t xml:space="preserve">, 2009, 615-617, pp.671-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368124v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical beam induced current measurements: principles and applications to SiC device characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,168 +4628,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge termination strategies for a 4 kV 4H-SiC thyristor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zorngiebel</w:t>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.388-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140104v1</w:t>
+                <w:t xml:space="preserve">hal-00179458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4798,241 +4807,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge termination strategies for a 4 kV 4H-SiC thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (7-8), pp.1183-1188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and Characterisation of High Voltage SiC-Thyristors</w:t>
               </w:r>
@@ -5144,91 +5144,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,808 +5303,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SiC JBS diode as voltage clamping in SSCB application: performances and limitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108353v1</w:t>
+                <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Changzi Lu</w:t>
+                <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317962v1</w:t>
+                <w:t xml:space="preserve">hal-05571350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la technologie Ga2O3 pour la réalisation d'une diode Schottky de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Changzi Lu</w:t>
+                <w:t xml:space="preserve">Using SiC JBS diode as voltage clamping in SSCB application: performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506764v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la technologie Ga2O3 pour la réalisation d'une diode Schottky de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677764v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680725v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222211v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of P$^+$ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6132,2067 +6141,2067 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FilSiC – De l'épitaxie au module de puissance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361598v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en simulation et conception d'un transistor bipolaire (BJT) 10 kV en 4H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FilSiC – De l'épitaxie au module de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Choucoutou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361668v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Automated Semiconductor Characterization under Ambient Control for testing wide band gap semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">Étude en simulation et conception d'un transistor bipolaire (BJT) 10 kV en 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Choucoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermet-Guyennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High Voltage Engineering (ISH) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428642v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise Automated Semiconductor Characterization under Ambient Control for testing wide band gap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.WE-P-75</w:t>
+              <w:t xml:space="preserve">International Symposium on High Voltage Engineering (ISH) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133681v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de thyristors SiC permettant l'étude de l'amplification interne de l'allumage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Hassdorf</w:t>
+                <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.WE-P-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065352v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
+                <w:t xml:space="preserve">Etude sur les transistors MOSFETs en Carbure de Silicium - Potentiel d'utilisation dans les Applications Hautes Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hamad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065307v1</w:t>
+                <w:t xml:space="preserve">hal-01065420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur les transistors MOSFETs en Carbure de Silicium - Potentiel d'utilisation dans les Applications Hautes Températures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de thyristors SiC permettant l'étude de l'amplification interne de l'allumage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ouaida</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ralf Hassdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065420v1</w:t>
+                <w:t xml:space="preserve">hal-01065352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation phénoménologique de la caractéristique IV en direct de diodes Schottky/JBS en carbure de silicium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiqin Niu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthou</w:t>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065193v1</w:t>
+                <w:t xml:space="preserve">hal-01065307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Modélisation phénoménologique de la caractéristique IV en direct de diodes Schottky/JBS en carbure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqin Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Isoird</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Patrick Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388002v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D TCAD Simulations for More Efficient SiC Power Devices Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electro Chemical Society 224th meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/05804.0331ecst⟩</w:t>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240572v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of design on electrical characteristics of 3.5 kV 4H-SiC JBS diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D TCAD Simulations for More Efficient SiC Power Devices Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Silicon Carbide Hetero-Epitaxy HeteroSiC and Workshop on Advanced Semiconductor Materials and devices for Power Electronics WASMPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electro Chemical Society 224th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05804.0331ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022951v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V Soulière</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">ECSCRM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011693v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362529v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASChAC, système automatisé de caractérisation de composants sur wafer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">Impact of design on electrical characteristics of 3.5 kV 4H-SiC JBS diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">B Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Silicon Carbide Hetero-Epitaxy HeteroSiC and Workshop on Advanced Semiconductor Materials and devices for Power Electronics WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282734v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">PASChAC, système automatisé de caractérisation de composants sur wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366810v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protections périphériques des composants 1200 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,938 +8220,946 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections périphériques de diodes bipolaires 10 kV en SiC-4H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560471v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of 4H-SiC PiN diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter M. Gammon</w:t>
+                <w:t xml:space="preserve">Protections périphériques de diodes bipolaires 10 kV en SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747601v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode PiN 6500V en SiC-4H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+                <w:t xml:space="preserve">Physical modelling of 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig A. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus T. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Gammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème EPF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.993-996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573111v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a novel 3.3 kV 4H-SiC JFET</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diode PiN 6500V en SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Tournier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">14ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048180v1</w:t>
+                <w:t xml:space="preserve">hal-04573111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Design and characterization of a novel 3.3 kV 4H-SiC JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747295v1</w:t>
+                <w:t xml:space="preserve">hal-04048180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.969-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747607v1</w:t>
+                <w:t xml:space="preserve">hal-00747295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature capability of high voltage 4H-SiC JBS</w:t>
+                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Millán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747613v1</w:t>
+                <w:t xml:space="preserve">hal-00747607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
               </w:r>
@@ -9167,51 +9184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9247,1188 +9264,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">High temperature capability of high voltage 4H-SiC JBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.124-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661443v1</w:t>
+                <w:t xml:space="preserve">hal-00747613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Step Toward High Temperature Intelligent Power Modules Using 1.5kV SiC-BJT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Nuremberg, Germany. pp.1155-1158, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.477-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00496976v1</w:t>
+                <w:t xml:space="preserve">hal-00661443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC BJT driver applied to a 2 kW inverter: Performances and limitations</w:t>
+                <w:t xml:space="preserve">A Step Toward High Temperature Intelligent Power Modules Using 1.5kV SiC-BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nuremberg, Germany. pp.1155-1158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579223v1</w:t>
+                <w:t xml:space="preserve">hal-00496976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Structures of 3.3kV 4H-SiC BJTs to Reduce the Stacking Faults Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiC BJT driver applied to a 2 kW inverter: Performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. à paraître</w:t>
+              <w:t xml:space="preserve">6th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375323v1</w:t>
+                <w:t xml:space="preserve">hal-00579223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Structures of 3.3kV 4H-SiC BJTs to Reduce the Stacking Faults Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM European Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391369v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Test for Reliability Analysis of SiC Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jordà</w:t>
+                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Montserrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José del R. Millán</w:t>
+                <w:t xml:space="preserve">Hassan Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCRM European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.703-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380318v1</w:t>
+                <w:t xml:space="preserve">hal-00391369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Accelerated Test for Reliability Analysis of SiC Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José del R. Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391376v1</w:t>
+                <w:t xml:space="preserve">hal-00380318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the temperature on the Bipolar Degradation of 3.3 kV 4H-SiC PiN diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD '08</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2008.4538942⟩</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.911-914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369518v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 kV Rectifiers Thermal Behaviour: comparison between Si PiN, 4H-SiC Schottky and JBS diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10437,1274 +10437,1274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPEA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composant de protection série en SiC 450A de forte densité de puissance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of the temperature on the Bipolar Degradation of 3.3 kV 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, FL, United States. pp.237 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2008.4538942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624757v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection périphérique d’une diode bipolaire SiC-4H. Simulation électrique de JTE à dopage variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composant de protection série en SiC 450A de forte densité de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606517v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature behaviour of 3.5 kV 4H-SiC JBS diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection périphérique d’une diode bipolaire SiC-4H. Simulation électrique de JTE à dopage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD '07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369526v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation on Bipolar Operation of 4H-SIC Normally-on Vertical JFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. J. Rashid</w:t>
+                <w:t xml:space="preserve">High temperature behaviour of 3.5 kV 4H-SiC JBS diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2006.284002⟩</w:t>
+              <w:t xml:space="preserve">ISPSD '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Jeju Island, South Korea. pp.285 - 288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2007.4294988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369507v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New diode designs compatible with vertical 4H-SiC JFET fabrication process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and Experimental Investigation on Bipolar Operation of 4H-SIC Normally-on Vertical JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Udrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.1003-1006, </w:t>
+              <w:t xml:space="preserve">International Semiconductor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sinaia, Romania. pp.297 - 300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2006.284002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391386v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New diode designs compatible with vertical 4H-SiC JFET fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.901-904, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.901⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.1003-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358819v1</w:t>
+                <w:t xml:space="preserve">hal-00391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
+                <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.901-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03316263v1</w:t>
+                <w:t xml:space="preserve">hal-00358819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619604v1</w:t>
+                <w:t xml:space="preserve">hal-03316263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Characterization of 41-SiC Normally-On Vertical JFETs with Buried Gate and Buried Field Rings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369512v1</w:t>
+                <w:t xml:space="preserve">hal-04619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
               </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11809,1039 +11809,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heu Vang</w:t>
+                <w:t xml:space="preserve">High Temperature Characterization of 41-SiC Normally-On Vertical JFETs with Buried Gate and Buried Field Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Udrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Naples, Italy. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2006.1666096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03305997v1</w:t>
+                <w:t xml:space="preserve">hal-00369512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure RIE profonde du SiC pour la réalisation de composants de puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme colloque sur les Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. pp.3886392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620248v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure RIE profonde du SiC pour la réalisation de composants de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">F. Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3eme colloque sur les Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032970v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.951-956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621465v1</w:t>
+                <w:t xml:space="preserve">hal-04032970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+                <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Di Cioccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503456v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503449v1</w:t>
+                <w:t xml:space="preserve">hal-02503456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS (International Semiconductor Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Sinaia, Romania. pp.222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMICND.2003.1252421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12851,154 +12985,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13008,78 +13142,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Beam Induced Current Measurements: principles and applications to SiC device characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13115,51 +13249,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Friedrichs, Tsunenobu Kimoto, Lothar Ley, Gerhard Pensl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide: Volume 1: Growth, Defects, and Novel Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 319-340 (chapitre 12), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13169,51 +13303,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURE SEMI-CONDUCTRICE POUR INTERRUPTEUR ELECTRONIQUE DE PUISSANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13235,65 +13369,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2963479. 2012, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13440,51 +13574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeh Elsie Jaja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nkemeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44397-026-00048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Tranchesset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Proux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mill&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vellvehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perpina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Banu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2080252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXXPXX21-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/WWW.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.225-236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TG60SXZ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.926636" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arssi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois de Palma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cussac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hassdorf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065193v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Niu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05804.0331ecst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Proux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maurer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Fischer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jennings" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus T. Bryant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Gammon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.993" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.124" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2008.4538942" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417474" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606517v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2007.4294988" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihaila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rashid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2006.284002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2006.1666096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeh Elsie Jaja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nkemeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44397-026-00048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115876" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Tranchesset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Proux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.938" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mill&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vellvehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perpina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Banu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2080252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXXPXX21-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/WWW.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.225-236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TG60SXZ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.926636" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arssi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois de Palma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cussac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hassdorf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Niu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05804.0331ecst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Proux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jennings" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus T. Bryant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Gammon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.993" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.124" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2008.4538942" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2007.4294988" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369507v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihaila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rashid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2006.284002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2006.1666096" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>