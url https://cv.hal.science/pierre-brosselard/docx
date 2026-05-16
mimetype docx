--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -753,295 +753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677726v1</w:t>
+                <w:t xml:space="preserve">hal-04677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677706v1</w:t>
+                <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown voltage capability of vertical 4H–SiC power devices</w:t>
               </w:r>
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Termination Design Improvements for 10 kV 4H-SiC Bipolar Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Characterization of a Novel Dual-Gate 3.3 Kv 4H-Sic JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">G. Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runhua Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthou</w:t>
+                <w:t xml:space="preserve">L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.609 - 612. </w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.938-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627801v1</w:t>
+                <w:t xml:space="preserve">hal-00803057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of a Novel Dual-Gate 3.3 Kv 4H-Sic JFET</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge Termination Design Improvements for 10 kV 4H-SiC Bipolar Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosset</w:t>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupuy</w:t>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.938-941. </w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.609 - 612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803057v1</w:t>
+                <w:t xml:space="preserve">hal-01627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
               </w:r>
@@ -2340,157 +2340,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Millán</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.1093-1096. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803062v1</w:t>
+                <w:t xml:space="preserve">hal-02126341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
               </w:r>
@@ -2604,696 +2599,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Civrac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Millán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.1093-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126341v1</w:t>
+                <w:t xml:space="preserve">hal-00803062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">SiC Schottky diodes for harsh environment space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perpina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (7), pp.2582 - 2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2080252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">hal-00747617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Schottky diodes for harsh environment space applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
+                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Perpina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2080252⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679-680, pp.477-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747617v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 679-680, pp.477-480. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343373v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661429v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High breakdown voltage Schottky diodes synthesized on p-type CVD diamond layer</w:t>
               </w:r>
@@ -3670,338 +3670,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Ul Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.911-914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
+              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.703-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368124v1</w:t>
+                <w:t xml:space="preserve">hal-04368136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+                <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.703-706. </w:t>
+              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.911-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368136v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4H-SiC Junction Barrier Schottky Diodes by Admittance vs Temperature Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,77 +4078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical beam induced current measurements: principles and applications to SiC device characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,77 +4392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (8), pp.1847 - 1856. </w:t>
@@ -4513,51 +4513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,286 +4628,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179458v1</w:t>
+                <w:t xml:space="preserve">hal-04371563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.388-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371563v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge termination strategies for a 4 kV 4H-SiC thyristor</w:t>
               </w:r>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,623 +5178,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Dagher</w:t>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhan Tran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097944v1</w:t>
+                <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Changzi Lu</w:t>
+                <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317962v1</w:t>
+                <w:t xml:space="preserve">hal-05571350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Using SiC JBS diode as voltage clamping in SSCB application: performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571350v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SiC JBS diode as voltage clamping in SSCB application: performances and limitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Optimisation de la technologie Ga2O3 pour la réalisation d'une diode Schottky de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois de Palma</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108353v1</w:t>
+                <w:t xml:space="preserve">hal-05506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la technologie Ga2O3 pour la réalisation d'une diode Schottky de puissance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506764v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
@@ -7031,51 +7031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7370,1796 +7370,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D TCAD Simulations for More Efficient SiC Power Devices Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electro Chemical Society 224th meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSCRM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240572v1</w:t>
+                <w:t xml:space="preserve">hal-04362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
+                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">A Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362529v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Impact of design on electrical characteristics of 3.5 kV 4H-SiC JBS diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V Soulière</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">International Silicon Carbide Hetero-Epitaxy HeteroSiC and Workshop on Advanced Semiconductor Materials and devices for Power Electronics WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011693v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of design on electrical characteristics of 3.5 kV 4H-SiC JBS diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D TCAD Simulations for More Efficient SiC Power Devices Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Chevalier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Silicon Carbide Hetero-Epitaxy HeteroSiC and Workshop on Advanced Semiconductor Materials and devices for Power Electronics WASMPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electro Chemical Society 224th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05804.0331ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022951v1</w:t>
+                <w:t xml:space="preserve">hal-04240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Protections périphériques des composants 1200 V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">14ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747294v1</w:t>
+                <w:t xml:space="preserve">hal-04560447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASChAC, système automatisé de caractérisation de composants sur wafer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282734v1</w:t>
+                <w:t xml:space="preserve">hal-04366810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections périphériques des composants 1200 V</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+                <w:t xml:space="preserve">Physical modelling of 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig A. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus T. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Gammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème EPF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.993-996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560447v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">Protections périphériques de diodes bipolaires 10 kV en SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">14ème Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366810v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections périphériques de diodes bipolaires 10 kV en SiC-4H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Diode PiN 6500V en SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560471v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of 4H-SiC PiN diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Millán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.993-996, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747601v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode PiN 6500V en SiC-4H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and characterization of a novel 3.3 kV 4H-SiC JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573111v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a novel 3.3 kV 4H-SiC JFET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.969-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048180v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">PASChAC, système automatisé de caractérisation de composants sur wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747295v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of temperature and current sensors in 4H-SiC VDMOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747607v1</w:t>
+                <w:t xml:space="preserve">hal-00747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
               </w:r>
@@ -9171,77 +9171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
@@ -9400,113 +9400,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.477-480, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661443v1</w:t>
@@ -9781,64 +9781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9874,286 +9874,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Accelerated Test for Reliability Analysis of SiC Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Jawad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Josep Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José del R. Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM European Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391369v1</w:t>
+                <w:t xml:space="preserve">hal-00380318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Test for Reliability Analysis of SiC Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jordà</w:t>
+                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Montserrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José del R. Millán</w:t>
+                <w:t xml:space="preserve">Hassan Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCRM European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.703-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380318v1</w:t>
+                <w:t xml:space="preserve">hal-00391369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
               </w:r>
@@ -10178,509 +10178,509 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.911-914, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of the temperature on the Bipolar Degradation of 3.3 kV 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, FL, United States. pp.237 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2008.4538942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331775v1</w:t>
+                <w:t xml:space="preserve">hal-00369518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 kV Rectifiers Thermal Behaviour: comparison between Si PiN, 4H-SiC Schottky and JBS diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPEA 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369523v1</w:t>
+                <w:t xml:space="preserve">hal-03331775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the temperature on the Bipolar Degradation of 3.3 kV 4H-SiC PiN diodes</w:t>
+                <w:t xml:space="preserve">1.2 kV Rectifiers Thermal Behaviour: comparison between Si PiN, 4H-SiC Schottky and JBS diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD '08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, FL, United States. pp.237 - 240, </w:t>
+              <w:t xml:space="preserve">ECPEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2008.4538942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369518v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composant de protection série en SiC 450A de forte densité de puissance</w:t>
               </w:r>
@@ -10692,51 +10692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10804,51 +10804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection périphérique d’une diode bipolaire SiC-4H. Simulation électrique de JTE à dopage variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,217 +10893,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature behaviour of 3.5 kV 4H-SiC JBS diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. P. Bergman</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD '07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2007.4294988⟩</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.901-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369526v1</w:t>
+                <w:t xml:space="preserve">hal-00358819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigation on Bipolar Operation of 4H-SIC Normally-on Vertical JFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Udrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,983 +11112,983 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semiconductor Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sinaia, Romania. pp.297 - 300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMICND.2006.284002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New diode designs compatible with vertical 4H-SiC JFET fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.1003-1006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heu Vang</w:t>
+                <w:t xml:space="preserve">High temperature behaviour of 3.5 kV 4H-SiC JBS diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Vellvehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.901⟩</w:t>
+              <w:t xml:space="preserve">ISPSD '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Jeju Island, South Korea. pp.285 - 288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2007.4294988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358819v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
+                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316263v1</w:t>
+                <w:t xml:space="preserve">hal-04618792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">High Temperature Characterization of 41-SiC Normally-On Vertical JFETs with Buried Gate and Buried Field Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Udrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Naples, Italy. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2006.1666096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619604v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. pp.3886392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618792v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Characterization of 41-SiC Normally-On Vertical JFETs with Buried Gate and Buried Field Rings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2006.1666096⟩</w:t>
+              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369512v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nice, France. pp.3886392</w:t>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305997v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravure RIE profonde du SiC pour la réalisation de composants de puissance</w:t>
               </w:r>
@@ -12238,51 +12238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12363,51 +12363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12734,51 +12734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,90 +13012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
@@ -13156,77 +13156,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Beam Induced Current Measurements: principles and applications to SiC device characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13574,51 +13574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeh Elsie Jaja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nkemeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44397-026-00048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115876" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Tranchesset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Proux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.938" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mill&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vellvehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perpina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Banu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2080252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXXPXX21-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/WWW.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.225-236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TG60SXZ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.926636" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arssi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois de Palma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cussac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hassdorf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Niu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05804.0331ecst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Proux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jennings" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus T. Bryant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Gammon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.993" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.124" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2008.4538942" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2007.4294988" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369507v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihaila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rashid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2006.284002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2006.1666096" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeh Elsie Jaja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nkemeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44397-026-00048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115876" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Tranchesset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Proux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.938" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mill&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vellvehi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perpina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Banu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2080252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXXPXX21-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/WWW.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.225-236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TG60SXZ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.926636" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Spahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arssi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois de Palma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cussac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hassdorf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Niu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Proux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05804.0331ecst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jennings" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus T. Bryant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Gammon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.993" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560471v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747607v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maurer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.124" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2008.4538942" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417474" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihaila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rashid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2006.284002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2007.4294988" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2006.1666096" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>