--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1221,1225 +1221,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Sensitivity Analysis method to highlight key parameters of a dry Anaerobic Digestion reactor model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-wide investigation of sulfur flows in a water resource recovery facility (WRRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forouzanmehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boutoute</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corrado Amodeo</w:t>
+                <w:t xml:space="preserve">Q.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Solon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108085⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 801, pp.149530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293171v1</w:t>
+                <w:t xml:space="preserve">hal-03323823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in methanogenesis through direct interspecies electron transfer via conductive materials: A molecular microbiological perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomethanation of syngas by enriched mixed anaerobic consortium in pressurized agitated column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 322, pp.124587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124587⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118793v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-wide investigation of sulfur flows in a water resource recovery facility (WRRF)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Phased Anaerobic Digestion (TPAD) of Organic Fraction of Municipal Solid Waste (OFMSW) and Digested Sludge (DS): effect of different hydrolysis conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149530⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323823v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomethanation of syngas by enriched mixed anaerobic consortium in pressurized agitated column</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical pretreatment of municipal biowaste to produce an aqueous slurry dedicated to anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125548⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (16), pp.20586-20597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11836-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312971v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Phased Anaerobic Digestion (TPAD) of Organic Fraction of Municipal Solid Waste (OFMSW) and Digested Sludge (DS): effect of different hydrolysis conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Modelling the dynamic long-term performance of a full-scale digester treating sludge from an urban WRRF using an extended version of ADM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Baquerizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.049⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 423, pp.128870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.128870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172299v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pretreatment of municipal biowaste to produce an aqueous slurry dedicated to anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
+                <w:t xml:space="preserve">Development of a Sensitivity Analysis method to highlight key parameters of a dry Anaerobic Digestion reactor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11836-3⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.108085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234581v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamic long-term performance of a full-scale digester treating sludge from an urban WRRF using an extended version of ADM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in methanogenesis through direct interspecies electron transfer via conductive materials: A molecular microbiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Baquerizo</w:t>
+                <w:t xml:space="preserve">Tae-Guen Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fiat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+                <w:t xml:space="preserve">Jeong-Hoon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 423, pp.128870. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 322, pp.124587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.128870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242580v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
+                <w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">P. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
+                <w:t xml:space="preserve">J. Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+                <w:t xml:space="preserve">A. Borges de Castilhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Preys</w:t>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963944v1</w:t>
+                <w:t xml:space="preserve">hal-02481015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretti</w:t>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morais de Araujo</w:t>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borges de Castilhos</w:t>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Sébastien Preys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gourdon</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481015v1</w:t>
+                <w:t xml:space="preserve">hal-02963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Different Are Manometric, Gravimetric, and Automated Volumetric BMP Results?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coarita Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,1065 +3017,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrolytic stage in high solids temperature phased anaerobic digestion improves the downstream methane production rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High solid temperature phased anaerobic digestion from agricultural wastes: Putting several reactors in sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.037⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.21 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821189v1</w:t>
+                <w:t xml:space="preserve">hal-01743270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High solid temperature phased anaerobic digestion from agricultural wastes: Putting several reactors in sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dooms</w:t>
+                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.21 - 28. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743270v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.2307-2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966232v1</w:t>
+                <w:t xml:space="preserve">hal-01942683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
+                <w:t xml:space="preserve">Co-ensiling of cattle manure before biogas production: Effects of fermentation stimulants and inhibitors on biomass and methane preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942683v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of high solids anaerobic reactor: Characterization of solid segregation and liquid mixing pattern in a pilot plant VALORGA facility under different reactor geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Álvarez</w:t>
+                <w:t xml:space="preserve">J. Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colón</w:t>
+                <w:t xml:space="preserve">A.C. Lópes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.306 - 314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.02.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.02.053⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-ensiling of cattle manure before biogas production: Effects of fermentation stimulants and inhibitors on biomass and methane preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of nitrogen removal for a three-stage integrated fixed-film activated sludge process treating municipal wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pétrimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.01.035⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.237 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-017-1862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692807v1</w:t>
+                <w:t xml:space="preserve">hal-01821182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of nitrogen removal for a three-stage integrated fixed-film activated sludge process treating municipal wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Canler</w:t>
+                <w:t xml:space="preserve">Maîtrise de la gestion des fumiers de bovin avant méthanisation : un enjeu clé pour optimiser la production de biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.237 - 247. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°78 - décembre 2018, pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00449-017-1862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821182v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la gestion des fumiers de bovin avant méthanisation : un enjeu clé pour optimiser la production de biogaz</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of the ensiling process before biogas production: strengthening the links between biomass storage and anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N°78 - décembre 2018, pp.21-28. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971381v1</w:t>
+                <w:t xml:space="preserve">hal-01809752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of the ensiling process before biogas production: strengthening the links between biomass storage and anaerobic digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hydrolytic stage in high solids temperature phased anaerobic digestion improves the downstream methane production rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.009⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.111 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809752v1</w:t>
+                <w:t xml:space="preserve">hal-01821189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4094,209 +4106,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfide emissions in sewer networks: focus on liquid to gas mass transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (8), pp.1899-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2017.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing storage of a catch crop before biogas production: Impact of ensiling and wilting under unsuitable weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4315,1261 +4327,1261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.84-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of relative air/water flow velocity on oxygen mass transfer in gravity sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (7), pp.1529 - 1538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a standardization of biomethane potential tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensiling for biogas production: Critical parameters. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2016.336⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.94 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606690v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">A review of sulfide emissions in sewer networks: overall approach and systemic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme-Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.1231 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2015.622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718381v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensiling for biogas production: Critical parameters. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+                <w:t xml:space="preserve">Performances et limites d’un procédé à lit fluidisé associant biofilm et liqueur mixte (IFAS) pour le traitement du carbone et de l’azote des eaux résiduaires urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Petrimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.94 - 104. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.16-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201611016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692853v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of sulfide emissions in sewer networks: overall approach and systemic modelling</w:t>
+                <w:t xml:space="preserve">Towards a standardization of biomethane potential tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carrera</w:t>
+                <w:t xml:space="preserve">Christof Holliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Springer</w:t>
+                <w:t xml:space="preserve">Madalena Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lipeme-Kouyi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Angelidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Astals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.1231 - 1242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2015.622⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 74 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2016.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743284v1</w:t>
+                <w:t xml:space="preserve">hal-01606690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et limites d’un procédé à lit fluidisé associant biofilm et liqueur mixte (IFAS) pour le traitement du carbone et de l’azote des eaux résiduaires urbaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Petrimaux</w:t>
+                <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Balmer</w:t>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201611016⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947410v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01820988v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947408v1</w:t>
+                <w:t xml:space="preserve">hal-01820988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-Film Activated Sludge system (IFAS) designed for nitrogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petrimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (10), pp.1500-1506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,500 +5590,500 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimization of the total solid content in high-solid (dry) municipal solid waste digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 273, pp.261-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2015.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur la méthanisation de boues primaires d’épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choo-Kun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,4516 +6091,4516 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (7), pp.1032 - 1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid measurement of the yield stress of anaerobically-digested solid waste using slump tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (4), pp.631-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water distribution in biowastes and digestates of dry anaerobic digestion technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172 (2-3), pp.924-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry anaerobic digestion in batch mode: Design and operation of a laboratory-scale, completely mixed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10), pp.1768-1771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Procedure to estimate proximate analysis of mixed organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usama Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shulin Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water environment research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (4), pp.407-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2175/106143008X370548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de la méthanisation des résidus solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1968-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662170v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659739v1</w:t>
+                <w:t xml:space="preserve">hal-02659193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.1968-1975. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (10-11), pp.2539-2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663580v1</w:t>
+                <w:t xml:space="preserve">hal-02659739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">A comprehensive method for organic matter characterization in solid wastes in view of assessing their anaerobic biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (9), pp.1783-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659193v1</w:t>
+                <w:t xml:space="preserve">hal-02655589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive method for organic matter characterization in solid wastes in view of assessing their anaerobic biodegradability</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of solid wastes needs research to face an increasing industrial success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Delgadillo Mirquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.A94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655589v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of solid wastes needs research to face an increasing industrial success</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-solids anaerobic digestion: comparison of three pilot scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (9), pp.1757-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657903v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-solids anaerobic digestion: comparison of three pilot scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+                <w:t xml:space="preserve">Les technologies de la méthanisation des résidus solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, février, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668341v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of transient changes in organic load on the performance of an anaerobic inverse turbulent bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Lebrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (12), pp.1349-1356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2006.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new indicators for the prediction of solid waste anaerobic digestion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (8), pp.233-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the methane yield to indicate the metabolic behaviour of methanogenic biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (8), pp.2751-2755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of dairy wastewater by inverse fluidization: The inverse fluidized bed and the inverse turbulent bed reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lebrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.1431-1443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (4-5), pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane yield as a monitoring parameter for the start-up of anaerobic fixed film reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.1385-1391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse turbulent bed: a novel bioreactor for anaerobic treatment</w:t>
+                <w:t xml:space="preserve">Relations between carbon removal rates, biofilm size and density of a novel anaerobic reactor: the inverse turbulent bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 34 (2), pp.673-677</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (4-5), pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685525v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between carbon removal rates, biofilm size and density of a novel anaerobic reactor: the inverse turbulent bed</w:t>
+                <w:t xml:space="preserve">The inverse turbulent bed: a novel bioreactor for anaerobic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (4-5), pp.253-260</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (2), pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686571v1</w:t>
+                <w:t xml:space="preserve">hal-02685525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision frequency and collisional particle pressure in three-phase fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55, pp.5555-5563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hydrodynamic characteristics of inverse three phase fluidized-bed reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54, pp.1233-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced control of anaerobic digestion processes through disturbances monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 (9), pp.2059-2068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of wine distillery wastewater in down-flow fluidized bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Influence of biomass accumulation on bed expansion characteristics of a down-flow anaerobic fluidized-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 32 (12), pp.3593-3600</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (2), pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697431v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and phase hold-ups variations due to gas production in anaerobic fluidized-bed digesters: Influence on reactor-performance</w:t>
+                <w:t xml:space="preserve">Liquid mixing and phase hold-ups in gas producing fluidized bed bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 60, pp.36-43</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (4), pp.617-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690892v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the down-flow fluidized bed to the anaerobic treatment of wine distillery wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (8-9), pp.393-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass accumulation on bed expansion characteristics of a down-flow anaerobic fluidized-bed reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing and phase hold-ups variations due to gas production in anaerobic fluidized-bed digesters: Influence on reactor-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (2), pp.136-144</w:t>
+              <w:t xml:space="preserve">, 1998, 60, pp.36-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690605v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid mixing and phase hold-ups in gas producing fluidized bed bioreactors</w:t>
+                <w:t xml:space="preserve">Modeling and experiments on the influence of biofilm size and mass transfer in a fluidized bed reactor for anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 53 (4), pp.617-627</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (3), pp.657-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696295v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experiments on the influence of biofilm size and mass transfer in a fluidized bed reactor for anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic digestion of wine distillery wastewater in down-flow fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 32 (3), pp.657-668</w:t>
+              <w:t xml:space="preserve">, 1998, 32 (12), pp.3593-3600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687374v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three granular support materials for anaerobic fluidized bed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18 (6), pp.731-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf00130774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three granular support materials for anaerobic fluidized bed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18 (6), pp.731-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'un pilote semi-industriel de dépollution carbonée. Utilisation d'un &amp;quot;dialogue&amp;quot; avec les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996, 7, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive modeling of methanogenic biofilms in fluidized bed systems: mass transfer limitations and multisubstrate aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 48 (6), pp.725-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous operations of a fluidized bed bioreactor for anaerobic digestion: residence time effect on degradation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (8), pp.833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10598,51 +10610,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of gas liquid mass transfer: is there a biological enhancement factor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10684,73 +10696,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas biomethanation : Implementation of a test bench for characterizing biokinetic constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10792,73 +10804,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Common Tar Components on Syngas Biomethanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10887,113 +10899,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Kninech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja-Sekhar Guthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,782 +11024,782 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Figueras</w:t>
+                <w:t xml:space="preserve">Mise en évidence de l’accélération du transfert de matière en méthanation biologique d’H2/CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166630v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l’accélération du transfert de matière en méthanation biologique d’H2/CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166642v1</w:t>
+                <w:t xml:space="preserve">hal-04166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S control through an original channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks (SPN10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux de soufre sur tous les ouvrages d’une STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Forouzanmehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Hong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Solon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 eme congrès de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGA 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-wide investigation of sulfur flows in a water resource recovery facility (WRRF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Forouzanmehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Hong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Solon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual 7th IWA Water Resource and Recovery Modelling Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11795,1292 +11807,1292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100e Congrès de l'Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d’épuration du futur : Captage et valorisation du carbone par procédé-A et décantation primaire avancée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99e congrès de l’Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban bio-waste valorization – resource evaluation and characterization for energy recovery by anaerobic digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pre-treatments of cattle manure before anaerobic digestion.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+                <w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418024v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
+                <w:t xml:space="preserve">Mechanical pre-treatments of cattle manure before anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290082v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved methodology to assess the organic biodegradability and the biomethane potential of organic wastes for anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Naxos, Greece</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945571v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélange des digesteurs : comment et pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957851v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange des digesteurs : comment et pourquoi ?</w:t>
+                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957856v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved methodology to assess the organic biodegradability and the biomethane potential of organic wastes for anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Naxos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945609v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957914v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957935v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage avant méthanisation : modalités et bonnes pratiques pour la conservation du pouvoir méthanogène des fumiers et des CIVEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13089,123 +13101,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peyrelasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a two-day hydrolysis step improves the methane production rate in a TPAD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13234,73 +13246,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of CFD modelling approach to evaluate sewer gas mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13309,227 +13321,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digesting sludge from A/B process: comparison to conventional primary and mixed sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Choo-Kun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Specialist Conference on Sludge Management (SLUDGETECH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13558,3949 +13570,3949 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing agricultural wastes storage before anaerobic digestion: impact of ensiling on methane potential of lignocellulosic biomass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692814v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
+                <w:t xml:space="preserve">EEDEMS: A scientific network supporting regional innovative research projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">5th IWA/WEF Wastewater Treatment Modelling Seminar WWTMOD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945598v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEDEMS: A scientific network supporting regional innovative research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IWA/WEF Wastewater Treatment Modelling Seminar WWTMOD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Annecy, France</w:t>
+              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945655v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945621v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958109v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742926v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Optimizing agricultural wastes storage before anaerobic digestion: impact of ensiling on methane potential of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t>
+              <w:t xml:space="preserve">4th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043780v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors using Dimensional Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen sulfide emissions in sewer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605740v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+                <w:t xml:space="preserve">About the hydrolytic and acidogenic stage in dry temperature phased anaerobic digestion: influence of temperature and retention time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+                <w:t xml:space="preserve">Michel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958139v1</w:t>
+                <w:t xml:space="preserve">hal-01947457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the hydrolytic and acidogenic stage in dry temperature phased anaerobic digestion: influence of temperature and retention time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors using Dimensional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947457v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide emissions in sewer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947422v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors Using Dimensional Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche globale et locale pour des milieux biologiques denses hétérogènes : cas du traitement biologique des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Ecole Thématique « Ingénierie des Biosystèmes, de la cellule au procédé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947427v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche globale et locale pour des milieux biologiques denses hétérogènes : cas du traitement biologique des déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors Using Dimensional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique « Ingénierie des Biosystèmes, de la cellule au procédé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958112v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between manometric and volumetric techniques for BMP measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on the Conundrum of Biomethane Potential Tests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leysin, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé IFAS : Comportement et optimisation du biofilm en nitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petrimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ième Congrés de l'association Canadienne sur la Qualité de l'eau (ACQE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-film Activated Sludge system (IFAS) designed for nitrogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petrimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion optimale et fiable des procédés continus de digestion en voie sèche : acquis et questions en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Oct 2013, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of residence time distribution in dry anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perier Camby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of anaerobically digested solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du test d'effondrement pour la mesure des caractéristiques rhéologiques de digestats de déchets solides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie - J2M2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Biarritz, France</w:t>
+              <w:t xml:space="preserve">5. Colloque STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755827v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque STIC &amp; Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. SIMO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815280v1</w:t>
+                <w:t xml:space="preserve">hal-02824695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Développement du test d'effondrement pour la mesure des caractéristiques rhéologiques de digestats de déchets solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. SIMO Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie - J2M2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824695v1</w:t>
+                <w:t xml:space="preserve">hal-02755827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new indicators for the prediction of solid waste anaerobic digestion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.International Symposium on the Anaerobic Digestion of Solid Waste, Copenhagen, Danemark, 31 août - 2 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2006.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effluents globaux de l'industrie laitière: bilan qualitatif et quantitatif: performance d'épuration des bioréacteurs à membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque PROSETIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring readily biodegradable COD load in winery wastewater and distillery slops by a titration biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International specialized conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring disturbances as a way to control highly loaded anaerobic digestion processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Optimal mix of passive and active control: The genesis of the L2/L00 reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IAWQ Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">1. European congress on chemical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766659v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal mix of passive and active control: The genesis of the L2/L00 reactor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of up-flow and down-flow anaerobic fluidized bed digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European congress on chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766550v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of up-flow and down-flow anaerobic fluidized bed digesters</w:t>
+                <w:t xml:space="preserve">Hydrodynamics in fluidized bed reactors for anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European congress on chemical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
+              <w:t xml:space="preserve">1. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767412v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics in fluidized bed reactors for anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring disturbances as a way to control highly loaded anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Narbonne, France</w:t>
+              <w:t xml:space="preserve">8. IAWQ Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766433v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en ligne et optimisation de la capacité d'épuration d'un digesteur anaérobie de type lit fluidisé par la méthode des impulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIDA 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation floue d'un procédé de digestion anaérobie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">A new control strategy for highly loaded anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">International worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778945v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la méthanisation en couche fluidisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control strategy for highly loaded anaerobic digestion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and why elaborate a fuzzy control for digestion processes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Bi-national Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772666v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why elaborate a fuzzy control for digestion processes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluidized bed biofilm reactor for anaerobic digestion : some hydrodynamic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Estaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bi-national Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774954v1</w:t>
+                <w:t xml:space="preserve">hal-02773335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized bed biofilm reactor for anaerobic digestion : some hydrodynamic aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation floue d'un procédé de digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-national Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773335v1</w:t>
+                <w:t xml:space="preserve">hal-02778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the modelling of Jerusalem artichoke yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lauransot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1988, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17510,500 +17522,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+                <w:t xml:space="preserve">Measurement of physical properties of biomass from simple methods: indicators of mechanical pre-treatments efficiency on feeding and mixing of anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">16 th World Congress on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964891v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of physical properties of biomass from simple methods: indicators of mechanical pre-treatments efficiency on feeding and mixing of anaerobic digesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th World Congress on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481929v1</w:t>
+                <w:t xml:space="preserve">hal-02964891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMÉTHANATION DU SYNGAZ : Étude cinétique et mise en oeuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palmade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the methane potential of agricultural wastes in different storage conditions: catch crops and cattle manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18032,506 +18044,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Biomass Conference &amp; Exhibition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamic simulation of a full-scale anaerobic digester treating sludge from an urban WWTP: model calibration and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Baquerizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IWA/WEF Wastewater Treatment Modelling Seminar WWTMOD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DYNAMIQUE D'UN DIGESTEUR DE BOUES D'ÉPURATION : CALAGE ET VALIDATION DU MODÈLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baquerizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of hydrogen sulfide liquid – gas mass transfer: experiments and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947431v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a French Inter‐laboratory Campaign on the Biological Methane Potential of Solid Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
@@ -18554,254 +18549,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydrogen sulfide liquid – gas mass transfer: experiments and numerical simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Choo-Kun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947403v1</w:t>
+                <w:t xml:space="preserve">hal-01947431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up of Integrated Fixed-film Activated Sludge for domestic wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petrimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18811,265 +18823,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19079,754 +19091,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation - 4ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas production from agricultural waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Fuels: Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déchets et Economie Circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, pp.513, 2015, 978-2-7430-1991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, pp.552, 2011, 978-2-7430-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Editions, 2008, 978-2-7430-1036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion anaérobie d'eaux résiduaires en lit fluidisé : comparaison de procédés mono et bi-étage pour l'amélioration des transferts de matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie de la réaction en microbiologie et biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (57), Lavoisier Technique et Documentation Paris, 1997, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19836,117 +19848,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement en continu de produits organiques solides et installation pour le traitement en continu de produits organiques solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2920761 (A1) FR 2920761 (B1) EP 2190791 (A2) WO 2009044076 (A2). 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19956,105 +19968,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des interactions entre la cinétique biologique, les transferts et l'hydrodynamique dans les procédés intensifs de traitement des eaux usées. Approches génériques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02830579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20201,51 +20213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanmehr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maisonnave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jin Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Guen Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hoon Park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128870" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Alves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.336" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.12.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8T1V02N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WV97S97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guendouz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cacho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R594PW8K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143008X370548" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arnaiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lebrato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.10.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGK384PF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmaleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lebrato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696221v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Calderon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696295v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moletta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00130774" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G5PNGXRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706006v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704520v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808532v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Forouzanmehr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Le" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Solon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnave" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945581v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605740v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947422v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947427v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958112v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595628v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751251v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755827v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815280v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824695v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823552v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771271v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boyaval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozzi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766659v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778945v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774505v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774954v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773335v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauransot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947397v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquerizo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marcoux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837714v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delhomme" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830579v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanmehr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maisonnave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jin Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Guen Lim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hoon Park" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124587" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647067v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.12.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8T1V02N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WV97S97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cacho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R594PW8K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143008X370548" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arnaiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lebrato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.10.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGK384PF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmaleh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lebrato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683700v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Calderon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690892v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moletta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00130774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G5PNGXRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Forouzanmehr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Le" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Solon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947422v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595628v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751251v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815280v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823552v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boyaval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767907v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766659v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766147v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774505v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778945v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772006v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauransot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958160v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquerizo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marcoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189743v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delhomme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>