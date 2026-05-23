--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2121,295 +2121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretti</w:t>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morais de Araujo</w:t>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borges de Castilhos</w:t>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Sébastien Preys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gourdon</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481015v1</w:t>
+                <w:t xml:space="preserve">hal-02963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
+                <w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">P. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
+                <w:t xml:space="preserve">J. Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+                <w:t xml:space="preserve">A. Borges de Castilhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Preys</w:t>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963944v1</w:t>
+                <w:t xml:space="preserve">hal-02481015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Different Are Manometric, Gravimetric, and Automated Volumetric BMP Results?</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coarita Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3153,64 +3153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances et limites d’un procédé à lit fluidisé associant biofilm et liqueur mixte (IFAS) pour le traitement du carbone et de l’azote des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,550 +4848,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a standardization of biomethane potential tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Holliger</w:t>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalena Alves</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2016.336⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606690v1</w:t>
+                <w:t xml:space="preserve">hal-01718381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Towards a standardization of biomethane potential tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Holliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Irini Angelidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergi Astals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (11), pp.2515-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2016.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718381v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947408v1</w:t>
+                <w:t xml:space="preserve">hal-01820988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01820988v1</w:t>
+                <w:t xml:space="preserve">hal-01947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-Film Activated Sludge system (IFAS) designed for nitrogen removal</w:t>
               </w:r>
@@ -5827,51 +5827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7390,314 +7390,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
+                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.1968-1975. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (10-11), pp.2539-2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663580v1</w:t>
+                <w:t xml:space="preserve">hal-02659739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
+                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1968-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659193v1</w:t>
+                <w:t xml:space="preserve">hal-02663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
+                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
@@ -7728,94 +7749,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659739v1</w:t>
+                <w:t xml:space="preserve">hal-02659193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive method for organic matter characterization in solid wastes in view of assessing their anaerobic biodegradability</w:t>
               </w:r>
@@ -8987,204 +8987,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between carbon removal rates, biofilm size and density of a novel anaerobic reactor: the inverse turbulent bed</w:t>
+                <w:t xml:space="preserve">The inverse turbulent bed: a novel bioreactor for anaerobic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (4-5), pp.253-260</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (2), pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686571v1</w:t>
+                <w:t xml:space="preserve">hal-02685525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse turbulent bed: a novel bioreactor for anaerobic treatment</w:t>
+                <w:t xml:space="preserve">Relations between carbon removal rates, biofilm size and density of a novel anaerobic reactor: the inverse turbulent bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 34 (2), pp.673-677</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (4-5), pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685525v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision frequency and collisional particle pressure in three-phase fluidized beds</w:t>
               </w:r>
@@ -9436,433 +9436,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass accumulation on bed expansion characteristics of a down-flow anaerobic fluidized-bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing and phase hold-ups variations due to gas production in anaerobic fluidized-bed digesters: Influence on reactor-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+                <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (2), pp.136-144</w:t>
+              <w:t xml:space="preserve">, 1998, 60, pp.36-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690605v1</w:t>
+                <w:t xml:space="preserve">hal-02690892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid mixing and phase hold-ups in gas producing fluidized bed bioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the down-flow fluidized bed to the anaerobic treatment of wine distillery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Fonade</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 53 (4), pp.617-627</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (8-9), pp.393-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696295v1</w:t>
+                <w:t xml:space="preserve">hal-02686681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the down-flow fluidized bed to the anaerobic treatment of wine distillery wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+                <w:t xml:space="preserve">Influence of biomass accumulation on bed expansion characteristics of a down-flow anaerobic fluidized-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmaleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (8-9), pp.393-399</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (2), pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686681v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and phase hold-ups variations due to gas production in anaerobic fluidized-bed digesters: Influence on reactor-performance</w:t>
+                <w:t xml:space="preserve">Liquid mixing and phase hold-ups in gas producing fluidized bed bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 60, pp.36-43</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (4), pp.617-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690892v1</w:t>
+                <w:t xml:space="preserve">hal-02696295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experiments on the influence of biofilm size and mass transfer in a fluidized bed reactor for anaerobic digestion</w:t>
               </w:r>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9956,51 +9956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of wine distillery wastewater in down-flow fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,51 +10180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three granular support materials for anaerobic fluidized bed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,51 +10415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10523,51 +10523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (8), pp.833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11054,243 +11054,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l’accélération du transfert de matière en méthanation biologique d’H2/CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166642v1</w:t>
+                <w:t xml:space="preserve">hal-04166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Figueras</w:t>
+                <w:t xml:space="preserve">Mise en évidence de l’accélération du transfert de matière en méthanation biologique d’H2/CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166630v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S control through an original channel</w:t>
               </w:r>
@@ -11548,51 +11548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12031,51 +12031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12232,260 +12232,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
+                <w:t xml:space="preserve">Mechanical pre-treatments of cattle manure before anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290082v1</w:t>
+                <w:t xml:space="preserve">hal-02418024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pre-treatments of cattle manure before anaerobic digestion.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+                <w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418024v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
               </w:r>
@@ -12849,234 +12849,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957935v1</w:t>
+                <w:t xml:space="preserve">hal-01957914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957914v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage avant méthanisation : modalités et bonnes pratiques pour la conservation du pouvoir méthanogène des fumiers et des CIVEs</w:t>
               </w:r>
@@ -14094,51 +14094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14265,532 +14265,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide emissions in sewer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors using Dimensional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947422v1</w:t>
+                <w:t xml:space="preserve">hal-02605740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the hydrolytic and acidogenic stage in dry temperature phased anaerobic digestion: influence of temperature and retention time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947457v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Oxygen Transfer in Moving-Bed Biofilm Reactors using Dimensional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Fayolle</w:t>
+                <w:t xml:space="preserve">About the hydrolytic and acidogenic stage in dry temperature phased anaerobic digestion: influence of temperature and retention time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605740v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen sulfide emissions in sewer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958139v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé IFAS : Comportement et optimisation du biofilm en nitrification</w:t>
+                <w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-film Activated Sludge system (IFAS) designed for nitrogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
@@ -15164,97 +15164,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième Congrés de l'association Canadienne sur la Qualité de l'eau (ACQE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.2</w:t>
+              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600640v1</w:t>
+                <w:t xml:space="preserve">hal-02600639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-film Activated Sludge system (IFAS) designed for nitrogen removal</w:t>
+                <w:t xml:space="preserve">Procédé IFAS : Comportement et optimisation du biofilm en nitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
@@ -15289,103 +15289,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.11</w:t>
+              <w:t xml:space="preserve">29ième Congrés de l'association Canadienne sur la Qualité de l'eau (ACQE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600639v1</w:t>
+                <w:t xml:space="preserve">hal-02600640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion optimale et fiable des procédés continus de digestion en voie sèche : acquis et questions en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15878,70 +15878,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. SIMO Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -16213,51 +16213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16541,51 +16541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of up-flow and down-flow anaerobic fluidized bed digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16636,51 +16636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics in fluidized bed reactors for anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16915,230 +16915,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control strategy for highly loaded anaerobic digestion processes</w:t>
+                <w:t xml:space="preserve">Modélisation de la méthanisation en couche fluidisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, Narbonne, France</w:t>
+              <w:t xml:space="preserve">5. Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772666v1</w:t>
+                <w:t xml:space="preserve">hal-02774505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la méthanisation en couche fluidisée</w:t>
+                <w:t xml:space="preserve">A new control strategy for highly loaded anaerobic digestion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Lyon, France</w:t>
+              <w:t xml:space="preserve">International worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774505v1</w:t>
+                <w:t xml:space="preserve">hal-02772666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and why elaborate a fuzzy control for digestion processes ?</w:t>
               </w:r>
@@ -17795,51 +17795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palmade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18424,277 +18424,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from a French Inter‐laboratory Campaign on the Biological Methane Potential of Solid Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bougrier</w:t>
+                <w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Choo-Kun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947463v1</w:t>
+                <w:t xml:space="preserve">hal-01947431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Results from a French Inter‐laboratory Campaign on the Biological Methane Potential of Solid Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947431v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up of Integrated Fixed-film Activated Sludge for domestic wastewater treatment</w:t>
               </w:r>
@@ -19144,51 +19144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19761,51 +19761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie de la réaction en microbiologie et biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (57), Lavoisier Technique et Documentation Paris, 1997, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20213,51 +20213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanmehr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maisonnave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jin Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Guen Lim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hoon Park" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124587" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647067v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.12.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8T1V02N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WV97S97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cacho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R594PW8K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143008X370548" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arnaiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lebrato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.10.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGK384PF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmaleh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lebrato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683700v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Calderon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690892v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moletta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00130774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G5PNGXRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Forouzanmehr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Le" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Solon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947422v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595628v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751251v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815280v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823552v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boyaval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767907v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766659v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766147v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774505v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778945v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772006v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauransot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958160v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquerizo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marcoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189743v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delhomme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanmehr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maisonnave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jin Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Guen Lim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hoon Park" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124587" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647067v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.12.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8T1V02N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WV97S97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cacho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R594PW8K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143008X370548" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arnaiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lebrato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.10.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGK384PF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmaleh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lebrato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683700v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690892v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690605v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Calderon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696295v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moletta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00130774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G5PNGXRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Forouzanmehr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Le" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Solon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605740v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947422v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595628v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751251v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815280v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823552v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boyaval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767907v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766659v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766147v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774505v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772666v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778945v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772006v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauransot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958160v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquerizo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marcoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189743v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delhomme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>