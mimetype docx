--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -66,511 +66,511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les étudiants : perception et engagement d’acteurs de l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">On ne devient pas chercheur tout seul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céline Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LISIS : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, pp.45-66, 2025, (L'esperluette Education &amp; Formation), 978-2-38395-162-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166297v1</w:t>
+                <w:t xml:space="preserve">hal-05002379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à la réussite des publics étudiants : déclinaison locale, mobilisation des acteurs et inégalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction identitaire des enseignants-chercheurs novices : développement et posture professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Annoot; Jean-Marie De Ketele; Bernadette Charlier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LISIS, parcours et formation des jeunes : éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Figures contemporaines de l'universitaire. Recherche, formation, expertise, engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.121-[135], 2025, 978-2-39061-535-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166296v1</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-03908190v1</w:t>
+                <w:t xml:space="preserve">hal-05411683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction identitaire des enseignants-chercheurs novices : développement et posture professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement à la réussite des publics étudiants : déclinaison locale, mobilisation des acteurs et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures contemporaines de l'universitaire. Recherche, formation, expertise, engagement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05411683v1</w:t>
+              <w:t xml:space="preserve">Colloque du LISIS, parcours et formation des jeunes : éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPÉ Normandie – Caen; Université de Caen Normandie; Laboratoire CIRNEF; Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ne devient pas chercheur tout seul</w:t>
+                <w:t xml:space="preserve">Accompagner les étudiants : perception et engagement d’acteurs de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du LISIS : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Normandie; Laboratoire international sur l’inclusion scolaire (LISIS); Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment penser des dispositifs qui s’adressent à tous et qui aient comme objectifs la réussite éducative de tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002379v1</w:t>
+                <w:t xml:space="preserve">Baptiste Besse-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème journée sur l'enfance au quotidien - Enfants et jeunes dans les espaces extérieurs naturels : quelles socialisations, quelles éducations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJAID; CIRNEF; Pôle FETE de la MRSH de Caen, Dec 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -582,51 +582,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison franco-suisse de l'entrée dans le métier d'enseignant chercheur : dynamiques identitaires et environnements de travail en formation</w:t>
+                <w:t xml:space="preserve">Une comparaison franco-suisse de l'entrée dans le métier d'enseignant chercheur : dynamiques identitaires et environnements de travail en formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université; Université de Fribourg (Fribourg, Suisse), 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -985,51 +985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05388339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMR078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ahlers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Bambe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05388339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMR078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ahlers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Bambe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>