--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-channel time reversal focusing of ultra-high frequency acoustic waves on a MEMS</w:t>
+                <w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+                <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Campistron</w:t>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlier</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (10), pp.102201. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215309v1</w:t>
+                <w:t xml:space="preserve">hal-04211683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t>
+                <w:t xml:space="preserve">One-channel time reversal focusing of ultra-high frequency acoustic waves on a MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Salhab</w:t>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (10), pp.102201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211683v1</w:t>
+                <w:t xml:space="preserve">hal-04215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring saltwater corrosion of steel using ultrasonic coda wave interferometry with temperature control</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique dans l’enseignement du traitement du signal : initiation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and optimization of high frequency ZnO transducers for both longitudinal and shear emission: application of viscosity measurement using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (6), pp.1428-1435. </w:t>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface characterization at nanometer scale using very high frequency ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,64 +1349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,90 +1483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (3), pp.413-418</w:t>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Characterization of Patterning Degradation during Wet Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,64 +1889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,290 +1991,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.X. Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.545-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796469v1</w:t>
+                <w:t xml:space="preserve">hal-00796470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassar</w:t>
+                <w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00796470v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic tracking of Cassie to Wenzel wetting transitions</w:t>
               </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,64 +2433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (10), pp.104908. </w:t>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,90 +2675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
@@ -2809,64 +2809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new ultrasonic technique for bone and biomaterials in vitro caracterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,605 +3689,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843707v1</w:t>
+                <w:t xml:space="preserve">hal-04137857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137857v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Danel</w:t>
+                <w:t xml:space="preserve">Marc Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866991v1</w:t>
+                <w:t xml:space="preserve">hal-03714740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Neyens</w:t>
+                <w:t xml:space="preserve">T. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714740v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures wetting evaluation using ultra high frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO conference 12002, Oxide-based Materials and Devices XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.58, </w:t>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,103 +4450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydimethylsiloxane micro-channels application for the study of dynamic wetting of nano-etched silicon surfaces based on acoustic characterization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ultra Clean Processing of Semiconductor Surfaces, UCPSS 2021, Session 6 - Wet processing in narrow spaces and pattern collapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. pp.143-149, </w:t>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique dans l'enseignement du traitement du signal: initiation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,90 +4834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a dual longitudinal and shear acoustic wave ZnO transducer in the gigahertz frequency range: application to viscosity measurement and first step for device integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'état de mouillage aux échelles micro/nano par caractérisation acoustique haute fréquence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'interfaces, de fluides et détection de défauts micro/nanométriques par méthodes acoustiques hautes fréquences intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,77 +5714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,64 +5852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,295 +5954,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280234v1</w:t>
+                <w:t xml:space="preserve">hal-03280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sizhe Li</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280233v1</w:t>
+                <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t>
               </w:r>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6819,64 +6819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,77 +6970,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
@@ -7142,51 +7142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Herro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
@@ -7334,191 +7334,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Ultrasonore de Plaques PoroViscoElastiques à l'Aide des Termes de Transition</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of fluid saturated absorbing polymethylacrylate porous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Derible</w:t>
+                <w:t xml:space="preserve">S. Derible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Freiha</w:t>
+                <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Franklin</w:t>
+                <w:t xml:space="preserve">H. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint 159th ASA Meeting and Noise-Con 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551191v1</w:t>
+                <w:t xml:space="preserve">hal-00591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,225 +7555,225 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of fluid saturated absorbing polymethylacrylate porous plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation Ultrasonore de Plaques PoroViscoElastiques à l'Aide des Termes de Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Derible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Derible</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Freiha</w:t>
+                <w:t xml:space="preserve">Georges Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Franklin</w:t>
+                <w:t xml:space="preserve">Hervé Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 159th ASA Meeting and Noise-Con 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591739v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de plaques poroviscoélastiques à l'aide des termes de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,64 +8186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8467,64 +8467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8800,77 +8800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone characterization using Lamb's waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,243 +9225,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Development of a new ultrasonic technique for bone and biomaterials characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Ahite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">11th Interdisciplianary Research Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Coquelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152944v1</w:t>
+                <w:t xml:space="preserve">hal-00152949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new ultrasonic technique for bone and biomaterials characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Interdisciplianary Research Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Coquelles, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152949v1</w:t>
+                <w:t xml:space="preserve">hal-00152944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de caractérisation acoustique d'une céramique d'Ha poreuse</w:t>
               </w:r>
@@ -9600,103 +9600,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
@@ -9738,90 +9738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Aitayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
@@ -9850,103 +9850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
@@ -9975,103 +9975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,358 +10122,208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086633v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle interaction acoustique sur interface nanostructures/liquide (étape 1 : onde longitudinale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10489,113 +10339,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] IEMN-DOAE (Université Polytechnique Hauts-de-France). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures acoustiques du mouillage sur structures modèles type ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,113 +10461,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Laboratoire commun STMicroelectronics-IEMN T3. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la méthode et du banc de mesure pour la caractérisation du mouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,51 +10583,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] UPHF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10787,114 +10637,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation ultrasonore des milieux hétérogènes : application aux biomatériaux de substitution osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Valenciennes et du Hainaut-Cambrésis, UVHC, (France), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002VALE0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11041,51 +10891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deblock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Ahite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Derible" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freiha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derible" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franklin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vavasseurs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002VALE0036" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deblock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Ahite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derible" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franklin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Derible" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freiha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vavasseurs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002VALE0036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>