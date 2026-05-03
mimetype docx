--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t>
+                <w:t xml:space="preserve">One-channel time reversal focusing of ultra-high frequency acoustic waves on a MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Salhab</w:t>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (10), pp.102201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211683v1</w:t>
+                <w:t xml:space="preserve">hal-04215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-channel time reversal focusing of ultra-high frequency acoustic waves on a MEMS</w:t>
+                <w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+                <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Campistron</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (10), pp.102201. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215309v1</w:t>
+                <w:t xml:space="preserve">hal-04211683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring saltwater corrosion of steel using ultrasonic coda wave interferometry with temperature control</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique dans l’enseignement du traitement du signal : initiation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and optimization of high frequency ZnO transducers for both longitudinal and shear emission: application of viscosity measurement using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (6), pp.1428-1435. </w:t>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface characterization at nanometer scale using very high frequency ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,64 +1349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,90 +1483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (3), pp.413-418</w:t>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Characterization of Patterning Degradation during Wet Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,64 +1889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (10), pp.104908. </w:t>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,90 +2675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,657 +3689,657 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137857v1</w:t>
+                <w:t xml:space="preserve">hal-03843707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dubois</w:t>
+                <w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843707v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Neyens</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714740v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Nanostructures wetting evaluation using ultra high frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Danel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO conference 12002, Oxide-based Materials and Devices XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866991v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures wetting evaluation using ultra high frequency ultrasound</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO conference 12002, Oxide-based Materials and Devices XIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2620992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620169v1</w:t>
+                <w:t xml:space="preserve">hal-04137857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion monitoring based on diffuse ultrasonic Coda Wave Interferometry technique</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,103 +4450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydimethylsiloxane micro-channels application for the study of dynamic wetting of nano-etched silicon surfaces based on acoustic characterization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ultra Clean Processing of Semiconductor Surfaces, UCPSS 2021, Session 6 - Wet processing in narrow spaces and pattern collapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. pp.143-149, </w:t>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique dans l'enseignement du traitement du signal: initiation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,90 +4834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a dual longitudinal and shear acoustic wave ZnO transducer in the gigahertz frequency range: application to viscosity measurement and first step for device integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'état de mouillage aux échelles micro/nano par caractérisation acoustique haute fréquence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'interfaces, de fluides et détection de défauts micro/nanométriques par méthodes acoustiques hautes fréquences intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,77 +5714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,64 +5852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,295 +5954,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sizhe Li</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280233v1</w:t>
+                <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280234v1</w:t>
+                <w:t xml:space="preserve">hal-03280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t>
               </w:r>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6832,51 +6832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
@@ -7334,446 +7334,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of fluid saturated absorbing polymethylacrylate porous plates</w:t>
+                <w:t xml:space="preserve">Caractérisation Ultrasonore de Plaques PoroViscoElastiques à l'Aide des Termes de Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Derible</w:t>
+                <w:t xml:space="preserve">Serge Derible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Freiha</w:t>
+                <w:t xml:space="preserve">Georges Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Franklin</w:t>
+                <w:t xml:space="preserve">Hervé Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 159th ASA Meeting and Noise-Con 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591739v1</w:t>
+                <w:t xml:space="preserve">hal-00551191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic characterization of fluid saturated absorbing polymethylacrylate porous plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">Joint 159th ASA Meeting and Noise-Con 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808276v1</w:t>
+                <w:t xml:space="preserve">hal-00591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Ultrasonore de Plaques PoroViscoElastiques à l'Aide des Termes de Transition</w:t>
+                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Derible</w:t>
+                <w:t xml:space="preserve">G. Freiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551191v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de plaques poroviscoélastiques à l'aide des termes de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,51 +8199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8467,64 +8467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8800,77 +8800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9225,243 +9225,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new ultrasonic technique for bone and biomaterials characterization</w:t>
+                <w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Interdisciplianary Research Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Coquelles, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152949v1</w:t>
+                <w:t xml:space="preserve">hal-00152944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t>
+                <w:t xml:space="preserve">Development of a new ultrasonic technique for bone and biomaterials characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Ahite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">11th Interdisciplianary Research Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Coquelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152944v1</w:t>
+                <w:t xml:space="preserve">hal-00152949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de caractérisation acoustique d'une céramique d'Ha poreuse</w:t>
               </w:r>
@@ -9594,523 +9594,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aitayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254581v1</w:t>
+                <w:t xml:space="preserve">hal-04254658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Aitayad</w:t>
+                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254658v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590666v1</w:t>
+                <w:t xml:space="preserve">hal-03591198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591198v1</w:t>
+                <w:t xml:space="preserve">hal-03590666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t>
               </w:r>
@@ -10122,77 +10122,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Blois, France</w:t>
@@ -10279,51 +10279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,64 +10388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures acoustiques du mouillage sur structures modèles type ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,64 +10510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la méthode et du banc de mesure pour la caractérisation du mouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deblock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Ahite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derible" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franklin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Derible" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freiha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vavasseurs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002VALE0036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deblock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Ahite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Derible" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freiha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derible" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franklin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vavasseurs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002VALE0036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>