--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1028,265 +1028,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095802v1</w:t>
+                <w:t xml:space="preserve">hal-04172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.116006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172597v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Limitations of Environmental Magnetism for Completing Citizen Science on Air Quality: A Case Study in a Street Canyon</w:t>
               </w:r>
@@ -1540,64 +1540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological architecture and history of the Antigua volcano and carbonate platform: Was there an Oligo−Miocene lull in Lesser Antilles arc magmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,827 +1936,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of paleointensity estimated of a single lava flow from Xitle volcano, Mexico, by means of multispecimen domain-state corrected</w:t>
+                <w:t xml:space="preserve">Soil and dust magnetism in semi-urban area Truskavets, Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Alva-Valdivia</w:t>
+                <w:t xml:space="preserve">O. Menshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Bravo-Ayala</w:t>
+                <w:t xml:space="preserve">S. Spassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Camps</w:t>
+                <w:t xml:space="preserve">S. Vyzhva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Mahgoub</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100, pp.102549. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-020-08924-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871023v1</w:t>
+                <w:t xml:space="preserve">hal-02561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomagnetic Monitoring vs. CFD Modeling: A Real Case Study of Near-Source Depositions of Traffic-Related Particulate Matter along a Motorway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+                <w:t xml:space="preserve">First archaeointensity results from Ecuador with rock magnetic analyses and 14C dates to constrain the geomagnetic field evolution in South America: Enhancing the knowledge of geomagnetic field intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Herrero-Bervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11121285⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.102733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189791v1</w:t>
+                <w:t xml:space="preserve">hal-02972989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and dust magnetism in semi-urban area Truskavets, Ukraine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Spassov</w:t>
+                <w:t xml:space="preserve">Determining the Plio-Quaternary uplift of the southern French Massif Central; a new insight for intraplate orogen dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswald Malcles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Pereira</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-020-08924-5⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.241-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-241-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561866v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archaeointensity results from Ecuador with rock magnetic analyses and 14C dates to constrain the geomagnetic field evolution in South America: Enhancing the knowledge of geomagnetic field intensity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Manuel Alva Valdivia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102733⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972989v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Plio-Quaternary uplift of the southern French Massif Central; a new insight for intraplate orogen dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reassessment of paleointensity estimated of a single lava flow from Xitle volcano, Mexico, by means of multispecimen domain-state corrected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">L.M. Alva-Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cazes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Bravo-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Mahgoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-241-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.102549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749762v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Biomagnetic Monitoring vs. CFD Modeling: A Real Case Study of Near-Source Depositions of Traffic-Related Particulate Matter along a Motorway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Air Pollution and Environment in France, 11 (12), pp.1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897425v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of archaeointensity determinations with a multimethod approach on archaeological material reproductions</w:t>
               </w:r>
@@ -2870,261 +2870,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Palaeomagnetic Evidence of Long-term Mantle Control of the Geodynamo and Possible Role of the NAD-field in the Reversal Process</w:t>
+                <w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth A Hoffman</w:t>
+                <w:t xml:space="preserve">Abdessamed Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matt Carlton</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz480⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (8), pp.1295-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367297v2</w:t>
+                <w:t xml:space="preserve">hal-02115461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Palaeomagnetic Evidence of Long-term Mantle Control of the Geodynamo and Possible Role of the NAD-field in the Reversal Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamed Mahboubi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Girard</w:t>
+                <w:t xml:space="preserve">Matt Carlton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156 (8), pp.1295-1310. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.142 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115461v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeomagnetic versus luminescence methods: the case of an Early Byzantine ceramic workshop in Thessaloniki, Greece</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the environmental magnetic studies of the slightly urbanized cities. Case study from Truskavets (Ukraine) and Montpellier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Menshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's magnetic field in Italy during the Neolithic period: New data from the Early Neolithic site of Portonovo (Marche, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional results and absolute archaeointensity determination by the classical Thellier and the multi-specimen DSC protocols for two kilns excavated at Osterietta, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,2833 +3961,2845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New archaeointensity data from Italy and geomagnetic field intensity variation in the Italian Peninsula</w:t>
+                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Fantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.2025-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828691v1</w:t>
+                <w:t xml:space="preserve">hal-01992752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism of the upper volcanic supergroup, southern part of the Sierra Madre Occidental, Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez-Martinez</w:t>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosas-Elguera</w:t>
+                <w:t xml:space="preserve">Miguel Cervantes Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benammi</w:t>
+                <w:t xml:space="preserve">Leda Sanchez Bettucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt079⟩</w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.692-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854457v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution across a partially molten middle crust: Insights from the AMS mapping of the Carlos Chagas Anatexite, Araçuaí belt (East Brazil)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Egydio-Silva</w:t>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">L. M. Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euridice Oliveiraa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. T. Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903878v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo Giudice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morales</w:t>
+                <w:t xml:space="preserve">T. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.585-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992752v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ooga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Sager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (3), pp.986-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992744v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aidona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rathossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828696v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+                <w:t xml:space="preserve">Contribution des paramètres magnétiques à l'identification des niveaux stratigraphiques et de la pédogenèse (Grotte del Angel, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Maurice</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroso Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
+              <w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/egeol.40946.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903561v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Kondopoulou</w:t>
+                <w:t xml:space="preserve">magnetic properties of basalts from Shatsky Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Integrated Ocean Drilling Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 324, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2204/iodp.proc.324.201.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00805575v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Camps</w:t>
+                <w:t xml:space="preserve">Palaeomagnetism of the upper volcanic supergroup, southern part of the Sierra Madre Occidental, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Alva-Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ooga</w:t>
+                <w:t xml:space="preserve">M. Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fanjat</w:t>
+                <w:t xml:space="preserve">J. Rosas-Elguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Sager</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 192 (3), pp.986-999. </w:t>
+              <w:t xml:space="preserve">, 2013, 193 (3), pp.1250-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795491v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des paramètres magnétiques à l'identification des niveaux stratigraphiques et de la pédogenèse (Grotte del Angel, Espagne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Hedley</w:t>
+                <w:t xml:space="preserve">New archaeointensity data from Italy and geomagnetic field intensity variation in the Italian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/egeol.40946.222⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903622v1</w:t>
+                <w:t xml:space="preserve">hal-00828691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">magnetic properties of basalts from Shatsky Rise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Strain distribution across a partially molten middle crust: Insights from the AMS mapping of the Carlos Chagas Anatexite, Araçuaí belt (East Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geane C.G. Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Egydio-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euridice Oliveiraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Integrated Ocean Drilling Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 324, pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.79-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2204/iodp.proc.324.201.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795484v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 percolation experiment through chlorite/zeolite-rich sandstone (Pretty Hill Formation - Otway Basin-Australia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Luquot</w:t>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gouze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 294, pp.75-88. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (2), pp.815-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712829v1</w:t>
+                <w:t xml:space="preserve">hal-00716449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+                <w:t xml:space="preserve">Étude sédimentologique et magnétique d'une séquence alluviale du Pléistocène supérieur-Holocène de l'oued Adaila (El Ma Labiod, Tébessa, Algérie) et indications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Djerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Zedam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Nabil Defaflia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716449v2</w:t>
+                <w:t xml:space="preserve">hal-00750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sédimentologique et magnétique d'une séquence alluviale du Pléistocène supérieur-Holocène de l'oued Adaila (El Ma Labiod, Tébessa, Algérie) et indications paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Zedam</w:t>
+                <w:t xml:space="preserve">Reconciling Cretaceous paleomagnetic and marine magnetic data for Iberia: New Iberian paleomagnetic poles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terrinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.B06102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB009067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750185v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Cretaceous paleomagnetic and marine magnetic data for Iberia: New Iberian paleomagnetic poles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Font</w:t>
+                <w:t xml:space="preserve">Influence of magnetic interactions on the anisotropy of magnetic susceptibility: the case of single domain particles packed in globule aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Miranda</w:t>
+                <w:t xml:space="preserve">Valera Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.751-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11200-010-9097-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB009067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00758103v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic interactions on the anisotropy of magnetic susceptibility: the case of single domain particles packed in globule aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 percolation experiment through chlorite/zeolite-rich sandstone (Pretty Hill Formation - Otway Basin-Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valera Shcherbakov</w:t>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11200-010-9097-7⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 294, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758113v1</w:t>
+                <w:t xml:space="preserve">hal-00712829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ceramics and bricks reliable absolute geomagnetic intensity carriers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
+                <w:t xml:space="preserve">The Kamikatsura event and the Matuyama-Brunhes reversal recorded in lavas from Tjörnes Peninsula, northern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertha Aguilar-Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">B. S. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.06.007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00644559v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kamikatsura event and the Matuyama-Brunhes reversal recorded in lavas from Tjörnes Peninsula, northern Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés magnétiques du remplissage de la Caverna delle Manie (Finale Ligurie, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Djerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.026⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.2648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618515v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés magnétiques du remplissage de la Caverna delle Manie (Finale Ligurie, Italie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Djerrad</w:t>
+                <w:t xml:space="preserve">Are ceramics and bricks reliable absolute geomagnetic intensity carriers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertha Aguilar-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Pineda-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (3-4), pp.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.2648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653405v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeointensity determinations from Italy: new data and the Earth's magnetic field strength variation over the past three millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (2), pp.596-608. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04455.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of Volcanic Materials-Tribute to Works of Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.5-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03352880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting structural and geochronological data from the Ibituruna quartz-syenite (SE Brazil): Effect of protracted &amp;quot;hot&amp;quot; orogeny and slow cooling rate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Egydio-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 477 (3-4), pp.174-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled atmosphere vibrating thermo-magnetometer (CatVTM): a new device to optimize the absolute paleointensity determinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6806,2840 +6818,2849 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.101-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/BF03352889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track of fluid paleocirculation in dolomite host rock at regional scale by the Anisotropy of Magnetic Susceptibility (AMS): An example from Aptian carbonates of La Florida (Northern Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Essalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (3-4), pp.501-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00342499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert-Gauss geomagnetic reversal recorded in Pliocene volcanic sequences from Georgia (Lesser Caucasus): revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sologashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03352886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of mantle control over dynamo flux since the mid-Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 169 (1-4), pp.20-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of paleomagnetic directions in Kerguelen lava flows: Implications for the late Oligocene paleomagnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolaysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (B6), pp.B06102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JB004648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation in flow Part I: paleo-circulation track by texture analysis and magnetic fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (2), pp.605-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the efficiency of paleointensity analyses by selection of samples using first-order reversal curve diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.B12103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JB004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of flow directions combining AMS and thin section analyses : implications for the Oligocene volcanism in the Kerguelen Archipelago (southern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.63-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02488.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic versus crystallographic fabrics in a basaltic lava flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dautria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 145 (1-2), pp.119-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of flow directions by combining AMS and thin-section analyses: implications for Oligocene volcanism in the Kerguelen Archipelago (southern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 160 (1), pp.63-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02488.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-emplacement tilting of lava flows inferred from magnetic fabric study: the example of Oligocene lavas in the Jeanne d’Arc Peninsula (Kerguelen Islands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 127 (1-2), pp.153-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono Lake or Laschamp geomagnetic event recorded from lava flows in Amsterdam Island (southeastern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 154 (3), pp.767-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01993.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000314v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Jurassic Geomagnetic Reversal recorded in the Lesotho Basalt (Southern Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Faynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 155, pp.367-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute palaeointensity of Oligocene (28-30 Ma) lava flows from the Kerguelen Archipelago (southern Indian Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 154, pp.877-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.02010.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetic study of Oligocene (24–30 Ma) lava flows from the Kerguelen Archipelago (southern Indian Ocean): directional analysis and magnetostratigraphy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Stability of the Earth with respect to the spin axis for the last 130 million years” by J.A. Tarduno and A.Y. Smirnov [Earth Planet. Sci. Lett. 184 (2001) 549–553]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Nicolaysen</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Machetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00089-4⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 198 (3-4), pp.529-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971787v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Stability of the Earth with respect to the spin axis for the last 130 million years” by J.A. Tarduno and A.Y. Smirnov [Earth Planet. Sci. Lett. 184 (2001) 549–553]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeomagnetic study of Oligocene (24–30 Ma) lava flows from the Kerguelen Archipelago (southern Indian Ocean): directional analysis and magnetostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Machetel</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Nicolaysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00495-8⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 133 (1-4), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971691v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the features of the geodynamo following reversals or excursions: by absolute geomagnetic paleointensity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Urrutia-Fucugauchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 124 (1-2), pp.81-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0031-9201(01)00190-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic paleosecular variation recorded in Plio-Pleistocene volcanic rocks from Possession Island (Crozet Archipelago, southern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Faynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (B2), pp.1961-1971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000JB900370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a 20° tilting of the Earth's rotation axis 110 millions years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 179, pp.517-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitional geomagnetic impulse hypothesis: Geomagnetic fact or rock-magnetic artifact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B8), pp.17747-17758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JB900164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for strong fields during the R3–N3 Icelandic geomagnetic reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 167 (1-2), pp.15-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic and geochronological study of a geomagnetic field reversal or excursion recorded in pliocene volcanic rocks from Georgia (Lesser Caucasus)</w:t>
+                <w:t xml:space="preserve">A Statistical Model of the Fluctuations in the Geomagnetic Field from Paleosecular Variation to Reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 96 (1), pp.41-59. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 273 (5276), pp.776-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0031-9201(95)03110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.273.5276.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03839475v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model of the Fluctuations in the Geomagnetic Field from Paleosecular Variation to Reversal</w:t>
+                <w:t xml:space="preserve">Paleomagnetic and geochronological study of a geomagnetic field reversal or excursion recorded in pliocene volcanic rocks from Georgia (Lesser Caucasus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valera Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valja Shcherbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 273 (5276), pp.776-779. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 96 (1), pp.41-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.273.5276.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(95)03110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839437v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypothèse des impulsions géomagnétiques pendant un renversement du champ : confrontation des données paléomagnétiques avec un modèle de refroidissement des laves</w:t>
+                <w:t xml:space="preserve">Revisiting the initial sites of geomagnetic field impulses during the Steens Mountain polarity reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert S Coe</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 123 (2), pp.484-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.1995.tb06867.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493689v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for extraordinarily rapid change of the geomagnetic field during a reversal</w:t>
               </w:r>
@@ -9651,51 +9672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 374 (6524), pp.687-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9735,216 +9756,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the initial sites of geomagnetic field impulses during the Steens Mountain polarity reversal</w:t>
+                <w:t xml:space="preserve">L'hypothèse des impulsions géomagnétiques pendant un renversement du champ : confrontation des données paléomagnétiques avec un modèle de refroidissement des laves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Coe</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Coe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320 (série 2 a), pp.801-807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839494v1</w:t>
+                <w:t xml:space="preserve">hal-04493689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of preferred longitude sectors for poles from volcanic records of geomagnetic reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 366 (6450), pp.53-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/366053a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9954,656 +9966,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés des travaux protohistoriques des mines de cuivre natif de Roua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Quentinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goudemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA PACA (Aix-en-Provence). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Région Auvergne-Rhône-Alpes / Département du Rhône (69) TASSIN-LA-DEMI-LUNE Rapport d'Opération d'Archéologie Préventive « Les Massues »</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Eschbach</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02367324v1</w:t>
+                <w:t xml:space="preserve">hal-02547389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Région Auvergne-Rhône-Alpes / Département du Rhône (69) TASSIN-LA-DEMI-LUNE Rapport d'Opération d'Archéologie Préventive « Les Massues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] D.R.A.C. Auvergne -Rhône-Alpes Service Régional de l’Archéologie.; Archeodunum. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Favennec</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02547389v1</w:t>
+                <w:t xml:space="preserve">hal-02367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'étude du cuivre natif protohistorique des mines de Roua (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bussone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sumera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages pour l'Homme, Actes du colloque international en Hommage à Paul Ambert, Cabrières (Hérault), du 15 au 19 octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Culturelle des Amis de Cabrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-288, 2019, 9782957021406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paléontologique des dépôts quaternaires de l'Ouest Youkous (région de Tebessa, Algérie) : approches magnétique et sédimentologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chelih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quaternaire marocain dans son contexte méditerranéen. Actes de la 4ème rencontre des quaternaristes marocains (RQM4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences, pp.75-89, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10613,147 +10625,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10763,51 +10775,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-approach to study and communicate on the effect of highway infrastructures on the dispersion of traffic-related air pollutants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10816,897 +10828,910 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thellier-Multispecimen-Triaxe: Which method for which kind of samples?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des sciences de la Terre, Oct 2023, Rennes, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites analytiques d’une approche en sciences participatives : le cas du « renouveau démocratique » Montpelliérain appliqué aux enjeux de pollution atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t>
+                <w:t xml:space="preserve">AFRICAN SPELEOTHEMS: A PROMISING ARCHIVE OF THE SECULAR VARIATION OF THE EARTH'S MAGNETIC FIELD OVER THE LAST MILLENNIA FOR A CONTINENT LACKING IN EXPERIMENTAL DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davia Dosias-perla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+                <w:t xml:space="preserve">Dubois Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie par temps sombres Autoritarismes, Participations, Expérimentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 118th Annual Cordilleran/72nd Annual Rocky Mountain Section Meeting - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2022CD-373860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912705v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFRICAN SPELEOTHEMS: A PROMISING ARCHIVE OF THE SECULAR VARIATION OF THE EARTH'S MAGNETIC FIELD OVER THE LAST MILLENNIA FOR A CONTINENT LACKING IN EXPERIMENTAL DATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF TRAFFIC-RELATED PM TO CHARACTERIZE URBAN AIR POLLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Bentaleb</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 118th Annual Cordilleran/72nd Annual Rocky Mountain Section Meeting - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/abs/2022CD-373860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/abs/2022CD-373861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840755v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF TRAFFIC-RELATED PM TO CHARACTERIZE URBAN AIR POLLUTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports et limites analytiques d’une approche en sciences participatives : le cas du « renouveau démocratique » Montpelliérain appliqué aux enjeux de pollution atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davia Dosias-perla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 118th Annual Cordilleran/72nd Annual Rocky Mountain Section Meeting - 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Démocratie par temps sombres Autoritarismes, Participations, Expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint Denis La Plaine, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840756v1</w:t>
+                <w:t xml:space="preserve">hal-03912705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic biomonitoring of traffic-related particle matter deposition: which data for which uses?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaief</w:t>
+                <w:t xml:space="preserve">Urban hedges: an effective means for traffic-related particulate matter removal or an impediment to their dispersion? Results from a wind tunnel experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.A53A-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588070v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hedges: an effective means for traffic-related particulate matter removal or an impediment to their dispersion? Results from a wind tunnel experiments.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.A53A-07</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840969v1</w:t>
+                <w:t xml:space="preserve">hal-03589243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">To what extent does the environmental magnetism technique acts as a way of assessing the uptake of atmospheric particles by plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589243v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental magnetism and citizen science in the service of air quality measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11728,356 +11753,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.GP33A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does the environmental magnetism technique acts as a way of assessing the uptake of atmospheric particles by plants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+                <w:t xml:space="preserve">Magnetic biomonitoring of traffic-related particle matter deposition: which data for which uses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04493973v1</w:t>
+                <w:t xml:space="preserve">hal-03588070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards data interchangeability in paleomagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zeeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Guyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Hambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12087,155 +12099,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing, measuring and tackling air pollution with citizens and elected officials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davia Dosias-Perla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi magnétique de production de magnétite sur échantillon solide à différentes températures (100-300°C). Exemples sur des péridotites pyrénéennes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keanu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12294,181 +12306,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality biomonitoring: application of environmental magnetism to provide air pollution cartographies in a road requalification context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davia Dosias-Perla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12478,179 +12490,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio paleomagnético y de paleointensidad de la transición Gilbert-Gauss en secuencias volcánicas del sur de Georgia (Cáucaso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sologashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congreso Geológico de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.1171-1174, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12718,51 +12730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC6732D3"/>
+    <w:nsid w:val="A1E60D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12949,51 +12961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M87654JP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>