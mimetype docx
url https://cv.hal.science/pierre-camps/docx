--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -362,295 +362,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Temperature (100°C–300°C) Magnetite Production in Variably Serpentinized Lherzolites</w:t>
+                <w:t xml:space="preserve">Detecting the late Frasnian semichatovae Event on the deep shelf of North Gondwana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keanu Loiseau</w:t>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Paul Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Raimund Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), pp.e2024GC012127. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GC012127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2024-147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351922v1</w:t>
+                <w:t xml:space="preserve">hal-04794436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the late Frasnian semichatovae Event on the deep shelf of North Gondwana</w:t>
+                <w:t xml:space="preserve">Low‐Temperature (100°C–300°C) Magnetite Production in Variably Serpentinized Lherzolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Girard</w:t>
+                <w:t xml:space="preserve">Keanu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Antonio</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimund Feist</w:t>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182 (2), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), pp.e2024GC012127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2024-147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GC012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794436v1</w:t>
+                <w:t xml:space="preserve">hal-05351922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Paleointensity Results Under Different Interpretation Approaches: A Case Study on the Korkhi Volcanic Sequence (Lesser Caucasus, Georgia)</w:t>
               </w:r>
@@ -917,51 +917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions and limitations of environmental magnetism to characterize traffic-related particulate matter sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,399 +1028,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits and Limitations of Environmental Magnetism for Completing Citizen Science on Air Quality: A Case Study in a Street Canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">L. Scotto-D’apollonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">D. Dosias-Perla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">C. Pinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">R. Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+              <w:t xml:space="preserve">Community Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Climate Change, Global Air Quality, and Society, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022CSJ000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172597v1</w:t>
+                <w:t xml:space="preserve">hal-04073483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095802v1</w:t>
+                <w:t xml:space="preserve">hal-04172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Limitations of Environmental Magnetism for Completing Citizen Science on Air Quality: A Case Study in a Street Canyon</w:t>
+                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Climate Change, Global Air Quality, and Society, 2 (2), </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.116006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022CSJ000010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073483v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic field intensity variations during the second millennium BCE: new data from the Greek Middle and Late Bronze Age</w:t>
               </w:r>
@@ -1540,77 +1540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological architecture and history of the Antigua volcano and carbonate platform: Was there an Oligo−Miocene lull in Lesser Antilles arc magmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,563 +1668,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-Gondwana – Laurussia dynamic paleogeography challenged by magnetic susceptibility through the Famennian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleointensity Results From Pliocene Lavas of the Lesser Caucasus Obtained Using the Multispecimen Parallel Differential pTRM Method: A Comparison With Thellier‐Thellier and IZZI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Mossoni</w:t>
+                <w:t xml:space="preserve">Elisa Sánchez‐moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Calvo‐rathert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">George Vashakidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.263 - 272. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281159v2</w:t>
+                <w:t xml:space="preserve">hal-03393778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleointensity Results From Pliocene Lavas of the Lesser Caucasus Obtained Using the Multispecimen Parallel Differential pTRM Method: A Comparison With Thellier‐Thellier and IZZI Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">North-Gondwana – Laurussia dynamic paleogeography challenged by magnetic susceptibility through the Famennian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sánchez‐moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
+                <w:t xml:space="preserve">Angelo Mossoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Vashakidze</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.263 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB019682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393778v1</w:t>
+                <w:t xml:space="preserve">hal-03281159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and dust magnetism in semi-urban area Truskavets, Ukraine</w:t>
+                <w:t xml:space="preserve">First archaeointensity results from Ecuador with rock magnetic analyses and 14C dates to constrain the geomagnetic field evolution in South America: Enhancing the knowledge of geomagnetic field intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Menshov</w:t>
+                <w:t xml:space="preserve">Emilio Herrero-Bervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Spassov</w:t>
+                <w:t xml:space="preserve">Stephen Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79 (8), </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.102733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-020-08924-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561866v1</w:t>
+                <w:t xml:space="preserve">hal-02972989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archaeointensity results from Ecuador with rock magnetic analyses and 14C dates to constrain the geomagnetic field evolution in South America: Enhancing the knowledge of geomagnetic field intensity</w:t>
+                <w:t xml:space="preserve">Soil and dust magnetism in semi-urban area Truskavets, Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Herrero-Bervera</w:t>
+                <w:t xml:space="preserve">O. Menshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Athens</w:t>
+                <w:t xml:space="preserve">S. Spassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Tema</w:t>
+                <w:t xml:space="preserve">S. Vyzhva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Manuel Alva Valdivia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">P. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.102733. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-020-08924-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972989v1</w:t>
+                <w:t xml:space="preserve">hal-02561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Plio-Quaternary uplift of the southern French Massif Central; a new insight for intraplate orogen dynamics</w:t>
               </w:r>
@@ -2370,77 +2370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
@@ -2472,291 +2472,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of paleointensity estimated of a single lava flow from Xitle volcano, Mexico, by means of multispecimen domain-state corrected</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomagnetic Monitoring vs. CFD Modeling: A Real Case Study of Near-Source Depositions of Traffic-Related Particulate Matter along a Motorway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Alva-Valdivia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102549⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Air Pollution and Environment in France, 11 (12), pp.1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871023v1</w:t>
+                <w:t xml:space="preserve">hal-03189791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomagnetic Monitoring vs. CFD Modeling: A Real Case Study of Near-Source Depositions of Traffic-Related Particulate Matter along a Motorway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">Reassessment of paleointensity estimated of a single lava flow from Xitle volcano, Mexico, by means of multispecimen domain-state corrected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Alva-Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bravo-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Air Pollution and Environment in France, 11 (12), pp.1285. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.102549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11121285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189791v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of archaeointensity determinations with a multimethod approach on archaeological material reproductions</w:t>
               </w:r>
@@ -2870,261 +2870,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t>
+                <w:t xml:space="preserve">Rare Palaeomagnetic Evidence of Long-term Mantle Control of the Geodynamo and Possible Role of the NAD-field in the Reversal Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamed Mahboubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raimund Feist</w:t>
+                <w:t xml:space="preserve">Kenneth A Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Girard</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Carlton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.142 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115461v1</w:t>
+                <w:t xml:space="preserve">hal-02367297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Palaeomagnetic Evidence of Long-term Mantle Control of the Geodynamo and Possible Role of the NAD-field in the Reversal Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A Hoffman</w:t>
+                <w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamed Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matt Carlton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221 (1), pp.142 - 150. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (8), pp.1295-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367297v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeomagnetic versus luminescence methods: the case of an Early Byzantine ceramic workshop in Thessaloniki, Greece</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the environmental magnetic studies of the slightly urbanized cities. Case study from Truskavets (Ukraine) and Montpellier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Menshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's magnetic field in Italy during the Neolithic period: New data from the Early Neolithic site of Portonovo (Marche, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional results and absolute archaeointensity determination by the classical Thellier and the multi-specimen DSC protocols for two kilns excavated at Osterietta, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Veiga-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos de Siqueira Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3961,851 +3961,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
+                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tema</w:t>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fantino</w:t>
+                <w:t xml:space="preserve">L. M. Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrara</w:t>
+                <w:t xml:space="preserve">M. T. Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo Giudice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morales</w:t>
+                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992752v1</w:t>
+                <w:t xml:space="preserve">hal-00828696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
+                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+                <w:t xml:space="preserve">T. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cervantes Solano</w:t>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leda Sanchez Bettucci</w:t>
+                <w:t xml:space="preserve">E.C. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Mena</w:t>
+                <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (6), pp.692-704. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.585-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992744v1</w:t>
+                <w:t xml:space="preserve">hal-00903561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
+                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cervantes Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Sougrati</w:t>
+                <w:t xml:space="preserve">Leda Sanchez Bettucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
+                <w:t xml:space="preserve">Mabel Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 363, pp.168-180. </w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.692-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828696v1</w:t>
+                <w:t xml:space="preserve">hal-01992744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boiron</w:t>
+                <w:t xml:space="preserve">F. Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bascou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Ferré</w:t>
+                <w:t xml:space="preserve">A. Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maurice</w:t>
+                <w:t xml:space="preserve">J. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 193 (2), pp.585-602. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.2025-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903561v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Camps</w:t>
+                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ooga</w:t>
+                <w:t xml:space="preserve">E. Aidona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fanjat</w:t>
+                <w:t xml:space="preserve">D. Kondopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Sager</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rathossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192 (3), pp.986-999. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795491v1</w:t>
+                <w:t xml:space="preserve">hal-00805575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Aidona</w:t>
+                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondopoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">M. Ooga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rathossi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Sager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (3), pp.986-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00805575v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des paramètres magnétiques à l'identification des niveaux stratigraphiques et de la pédogenèse (Grotte del Angel, Espagne)</w:t>
               </w:r>
@@ -4925,51 +4925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">magnetic properties of basalts from Shatsky Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,688 +5010,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism of the upper volcanic supergroup, southern part of the Sierra Madre Occidental, Mexico</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New archaeointensity data from Italy and geomagnetic field intensity variation in the Italian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 193 (3), pp.1250-1264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt079⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854457v1</w:t>
+                <w:t xml:space="preserve">hal-00828691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New archaeointensity data from Italy and geomagnetic field intensity variation in the Italian Peninsula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+                <w:t xml:space="preserve">Strain distribution across a partially molten middle crust: Insights from the AMS mapping of the Carlos Chagas Anatexite, Araçuaí belt (East Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geane C.G. Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Egydio-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euridice Oliveiraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.79-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828691v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution across a partially molten middle crust: Insights from the AMS mapping of the Carlos Chagas Anatexite, Araçuaí belt (East Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeomagnetism of the upper volcanic supergroup, southern part of the Sierra Madre Occidental, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geane C.G. Cavalcante</w:t>
+                <w:t xml:space="preserve">L. M. Alva-Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Egydio-Silva</w:t>
+                <w:t xml:space="preserve">M. Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">J. Rosas-Elguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euridice Oliveiraa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55, pp.79-100. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (3), pp.1250-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903878v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+                <w:t xml:space="preserve">Étude sédimentologique et magnétique d'une séquence alluviale du Pléistocène supérieur-Holocène de l'oued Adaila (El Ma Labiod, Tébessa, Algérie) et indications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Djerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Zedam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Nabil Defaflia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716449v2</w:t>
+                <w:t xml:space="preserve">hal-00750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sédimentologique et magnétique d'une séquence alluviale du Pléistocène supérieur-Holocène de l'oued Adaila (El Ma Labiod, Tébessa, Algérie) et indications paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Zedam</w:t>
+                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Defaflia</w:t>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6292⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (2), pp.815-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750185v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Cretaceous paleomagnetic and marine magnetic data for Iberia: New Iberian paleomagnetic poles</w:t>
               </w:r>
@@ -5811,51 +5811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of magnetic interactions on the anisotropy of magnetic susceptibility: the case of single domain particles packed in globule aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valera Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,64 +6083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 310 (1-2), pp.33-44. </w:t>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés magnétiques du remplissage de la Caverna delle Manie (Finale Ligurie, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Djerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6415,51 +6415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeointensity determinations from Italy: new data and the Earth's magnetic field strength variation over the past three millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avto Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of Volcanic Materials-Tribute to Works of Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting structural and geochronological data from the Ibituruna quartz-syenite (SE Brazil): Effect of protracted &amp;quot;hot&amp;quot; orogeny and slow cooling rate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Egydio-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert-Gauss geomagnetic reversal recorded in Pliocene volcanic sequences from Georgia (Lesser Caucasus): revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the efficiency of paleointensity analyses by selection of samples using first-order reversal curve diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,398 +8016,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-emplacement tilting of lava flows inferred from magnetic fabric study: the example of Oligocene lavas in the Jeanne d’Arc Peninsula (Kerguelen Islands)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting the Jurassic Geomagnetic Reversal recorded in the Lesotho Basalt (Southern Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Faynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 155, pp.367-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971674v1</w:t>
+                <w:t xml:space="preserve">hal-00000475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono Lake or Laschamp geomagnetic event recorded from lava flows in Amsterdam Island (southeastern Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Post-emplacement tilting of lava flows inferred from magnetic fabric study: the example of Oligocene lavas in the Jeanne d’Arc Peninsula (Kerguelen Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 (1-2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01993.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00000314v3</w:t>
+                <w:t xml:space="preserve">hal-02971674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Jurassic Geomagnetic Reversal recorded in the Lesotho Basalt (Southern Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neil Roberts</w:t>
+                <w:t xml:space="preserve">Mono Lake or Laschamp geomagnetic event recorded from lava flows in Amsterdam Island (southeastern Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Thompson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 155, pp.367-378</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 154 (3), pp.767-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01993.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000475v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000314v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute palaeointensity of Oligocene (28-30 Ma) lava flows from the Kerguelen Archipelago (southern Indian Ocean).</w:t>
               </w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Stability of the Earth with respect to the spin axis for the last 130 million years” by J.A. Tarduno and A.Y. Smirnov [Earth Planet. Sci. Lett. 184 (2001) 549–553]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Faynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (B2), pp.1961-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8989,51 +8989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a 20° tilting of the Earth's rotation axis 110 millions years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B8), pp.17747-17758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9318,51 +9318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Model of the Fluctuations in the Geomagnetic Field from Paleosecular Variation to Reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 273 (5276), pp.776-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9409,90 +9409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic and geochronological study of a geomagnetic field reversal or excursion recorded in pliocene volcanic rocks from Georgia (Lesser Caucasus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valera Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valja Shcherbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 96 (1), pp.41-59. </w:t>
@@ -9555,51 +9555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the initial sites of geomagnetic field impulses during the Steens Mountain polarity reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9640,268 +9640,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for extraordinarily rapid change of the geomagnetic field during a reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hypothèse des impulsions géomagnétiques pendant un renversement du champ : confrontation des données paléomagnétiques avec un modèle de refroidissement des laves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coe</w:t>
+                <w:t xml:space="preserve">Michel Prévôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prévot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Camps</w:t>
+                <w:t xml:space="preserve">Robert S Coe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320 (série 2 a), pp.801-807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839484v1</w:t>
+                <w:t xml:space="preserve">hal-04493689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypothèse des impulsions géomagnétiques pendant un renversement du champ : confrontation des données paléomagnétiques avec un modèle de refroidissement des laves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert S Coe</w:t>
+                <w:t xml:space="preserve">New evidence for extraordinarily rapid change of the geomagnetic field during a reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 374 (6524), pp.687-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/374687a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493689v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of preferred longitude sectors for poles from volcanic records of geomagnetic reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11442,51 +11442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11494,51 +11494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -11619,51 +11619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (AUSTRIA), Austria. </w:t>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.GP33A-02</w:t>
@@ -11852,51 +11852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12217,103 +12217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi magnétique de production de magnétite sur échantillon solide à différentes températures (100-300°C). Exemples sur des péridotites pyrénéennes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keanu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
@@ -12504,51 +12504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio paleomagnético y de paleointensidad de la transición Gilbert-Gauss en secuencias volcánicas del sur de Georgia (Cáucaso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12730,51 +12730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1E60D14"/>
+    <w:nsid w:val="6D20BC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12961,51 +12961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M87654JP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M87654JP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>