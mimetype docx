--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1028,399 +1028,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Limitations of Environmental Magnetism for Completing Citizen Science on Air Quality: A Case Study in a Street Canyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Scotto-D’apollonia</w:t>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dosias-Perla</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinero</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Perier</w:t>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Climate Change, Global Air Quality, and Society, 2 (2), </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022CSJ000010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073483v1</w:t>
+                <w:t xml:space="preserve">hal-04172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.116006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172597v1</w:t>
+                <w:t xml:space="preserve">hal-04095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised machine learning approach to classify traffic-derived PM sources based on their magnetic properties.</w:t>
+                <w:t xml:space="preserve">Benefits and Limitations of Environmental Magnetism for Completing Citizen Science on Air Quality: A Case Study in a Street Canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Letaïef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scotto-D’apollonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dosias-Perla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 231, pp.116006. </w:t>
+              <w:t xml:space="preserve">Community Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Climate Change, Global Air Quality, and Society, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022CSJ000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095802v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic field intensity variations during the second millennium BCE: new data from the Greek Middle and Late Bronze Age</w:t>
               </w:r>
@@ -1540,64 +1540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological architecture and history of the Antigua volcano and carbonate platform: Was there an Oligo−Miocene lull in Lesser Antilles arc magmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,235 +3238,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the environmental magnetic studies of the slightly urbanized cities. Case study from Truskavets (Ukraine) and Montpellier (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Menshov</w:t>
+                <w:t xml:space="preserve">Palaeointensity determinations and magnetic properties on Eocene rocks from Izu-Bonin-Mariana forearc (IODP Exp. 352)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Sager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vìsnik Kiïvsʹkogo nacìonalʹnogo unìversitetu ìmenì Tarasa Ševčenka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17721/1728-2713.76.04⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210 (3), pp.1993-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990619v1</w:t>
+                <w:t xml:space="preserve">hal-01622775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeointensity determinations and magnetic properties on Eocene rocks from Izu-Bonin-Mariana forearc (IODP Exp. 352)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Carvallo</w:t>
+                <w:t xml:space="preserve">Preliminary results of the environmental magnetic studies of the slightly urbanized cities. Case study from Truskavets (Ukraine) and Montpellier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Menshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 210 (3), pp.1993-2009. </w:t>
+              <w:t xml:space="preserve"> Vìsnik Kiïvsʹkogo nacìonalʹnogo unìversitetu ìmenì Tarasa Ševčenka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17721/1728-2713.76.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622775v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's magnetic field in Italy during the Neolithic period: New data from the Early Neolithic site of Portonovo (Marche, Italy)</w:t>
               </w:r>
@@ -3961,851 +3961,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
+                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cervantes Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Sougrati</w:t>
+                <w:t xml:space="preserve">Leda Sanchez Bettucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
+                <w:t xml:space="preserve">Mabel Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 363, pp.168-180. </w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.692-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828696v1</w:t>
+                <w:t xml:space="preserve">hal-01992744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boiron</w:t>
+                <w:t xml:space="preserve">F. Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bascou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Ferré</w:t>
+                <w:t xml:space="preserve">A. Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maurice</w:t>
+                <w:t xml:space="preserve">J. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 193 (2), pp.585-602. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.2025-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903561v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's magnetic field prior to the Cretaceous Normal Superchron: new palaeomagnetic results from the Alto Paraguay Formation</w:t>
+                <w:t xml:space="preserve">First archeointensity determinations on Maya incense burners from Palenque temples, Mexico: New data to constrain the Mesoamerica secular variation curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cervantes Solano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">L. M. Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leda Sanchez Bettucci</w:t>
+                <w:t xml:space="preserve">M. T. Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Mena</w:t>
+                <w:t xml:space="preserve">M. Cuevas-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (6), pp.692-704. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.168-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00206814.2012.732801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992744v1</w:t>
+                <w:t xml:space="preserve">hal-00828696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined archaeomagnetic and thermoluminescence study of a brick kiln excavated at Fontanetto Po (Vercelli, Northern Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structure of basalt flows: insights from magnetic and crystallographic fabrics of the La Palisse volcanics, French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fantino</w:t>
+                <w:t xml:space="preserve">T. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrara</w:t>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo Giudice</w:t>
+                <w:t xml:space="preserve">E.C. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morales</w:t>
+                <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (4), pp.2025-2035. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.585-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992752v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aidona</w:t>
+                <w:t xml:space="preserve">M. Ooga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondopoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">G. Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rathossi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.W. Sager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 215, pp.29-42. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (3), pp.986-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805575v1</w:t>
+                <w:t xml:space="preserve">hal-00795491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeointensity determinations and rock magnetic properties on basalts from Shatsky Rise: new evidence for a Mesozoic dipole low</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Camps</w:t>
+                <w:t xml:space="preserve">Archeointensities in Greece during the Neolithic period: New insights into material selection and secular variation curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aidona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ooga</w:t>
+                <w:t xml:space="preserve">D. Kondopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fanjat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rathossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des paramètres magnétiques à l'identification des niveaux stratigraphiques et de la pédogenèse (Grotte del Angel, Espagne)</w:t>
               </w:r>
@@ -5016,77 +5016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New archaeointensity data from Italy and geomagnetic field intensity variation in the Italian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of magnetic interactions on the anisotropy of magnetic susceptibility: the case of single domain particles packed in globule aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valera Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,77 +6070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fanjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 310 (1-2), pp.33-44. </w:t>
@@ -6519,51 +6519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of Volcanic Materials-Tribute to Works of Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,277 +6617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting structural and geochronological data from the Ibituruna quartz-syenite (SE Brazil): Effect of protracted &amp;quot;hot&amp;quot; orogeny and slow cooling rate?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Controlled atmosphere vibrating thermo-magnetometer (CatVTM): a new device to optimize the absolute paleointensity determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.039⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (1), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/BF03352889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445262v1</w:t>
+                <w:t xml:space="preserve">hal-00413078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled atmosphere vibrating thermo-magnetometer (CatVTM): a new device to optimize the absolute paleointensity determinations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poidras</w:t>
+                <w:t xml:space="preserve">Conflicting structural and geochronological data from the Ibituruna quartz-syenite (SE Brazil): Effect of protracted &amp;quot;hot&amp;quot; orogeny and slow cooling rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Egydio-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 477 (3-4), pp.174-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/BF03352889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00413078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track of fluid paleocirculation in dolomite host rock at regional scale by the Anisotropy of Magnetic Susceptibility (AMS): An example from Aptian carbonates of La Florida (Northern Spain)</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert-Gauss geomagnetic reversal recorded in Pliocene volcanic sequences from Georgia (Lesser Caucasus): revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,268 +8016,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Jurassic Geomagnetic Reversal recorded in the Lesotho Basalt (Southern Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-emplacement tilting of lava flows inferred from magnetic fabric study: the example of Oligocene lavas in the Jeanne d’Arc Peninsula (Kerguelen Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 (1-2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000475v2</w:t>
+                <w:t xml:space="preserve">hal-02971674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-emplacement tilting of lava flows inferred from magnetic fabric study: the example of Oligocene lavas in the Jeanne d’Arc Peninsula (Kerguelen Islands)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting the Jurassic Geomagnetic Reversal recorded in the Lesotho Basalt (Southern Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Faynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 155, pp.367-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02971674v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono Lake or Laschamp geomagnetic event recorded from lava flows in Amsterdam Island (southeastern Indian Ocean)</w:t>
               </w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Stability of the Earth with respect to the spin axis for the last 130 million years” by J.A. Tarduno and A.Y. Smirnov [Earth Planet. Sci. Lett. 184 (2001) 549–553]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Faynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (B2), pp.1961-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8989,51 +8989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a 20° tilting of the Earth's rotation axis 110 millions years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B8), pp.17747-17758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9318,51 +9318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Model of the Fluctuations in the Geomagnetic Field from Paleosecular Variation to Reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 273 (5276), pp.776-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9448,51 +9448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valera Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valja Shcherbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 96 (1), pp.41-59. </w:t>
@@ -9555,51 +9555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the initial sites of geomagnetic field impulses during the Steens Mountain polarity reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Coe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of preferred longitude sectors for poles from volcanic records of geomagnetic reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11328,260 +11328,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hedges: an effective means for traffic-related particulate matter removal or an impediment to their dispersion? Results from a wind tunnel experiments.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.A53A-07</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840969v1</w:t>
+                <w:t xml:space="preserve">hal-03589243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban hedges: an effective means for traffic-related particulate matter removal or an impediment to their dispersion? Results from a wind tunnel experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poidras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.A53A-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589243v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent does the environmental magnetism technique acts as a way of assessing the uptake of atmospheric particles by plants?</w:t>
               </w:r>
@@ -12504,51 +12504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio paleomagnético y de paleointensidad de la transición Gilbert-Gauss en secuencias volcánicas del sur de Georgia (Cáucaso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goguitchaichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rathert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12730,51 +12730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D20BC1B"/>
+    <w:nsid w:val="6DB8849C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12961,51 +12961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M87654JP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-camps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6637-4342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164984291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2084-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poidras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nicol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa M S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo&#8208;rathert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avto Goguitchaichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Vashakidze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tauxe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728759v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.2.2516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto-D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosias-Perla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022CSJ000010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina V Aidona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Kondopoulou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet-Georgia Kyriakidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sarafidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36465.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vashakidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrero-Bervera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Athens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Tema" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102733" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menshov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spassov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vyzhva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-020-08924-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-241-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bravo-Ayala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Mahgoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102549" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288861v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo-Rathert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367297v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Carlton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01823896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Polymeris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ioannidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0494-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Sager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2713.76.04" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spatafora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-015-0413-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Font" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Siqueira Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cervantes Solano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Sanchez Bettucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Mena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2012.732801" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tema" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo Giudice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903561v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ooga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Sager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aidona" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rathossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.10.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJM092K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hedley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40946.222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2204/iodp.proc.324.201.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geane C.G. Cavalcante" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egydio-Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Oliveiraa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Djerrad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zedam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Defaflia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M87654JP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Shcherbakov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-010-9097-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4423E3E3E26ED51E25EEC9811E57575BFDC7C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Singer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Pineda-Duran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJDK08M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04455.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rathert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413078v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352889" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445262v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW7LQB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cervantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sologashvili" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hoffman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Singer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hansen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQJPFW4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407636v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolaysen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004648" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02488.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZB9L1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ildefonse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00198-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0L2PN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000314v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01993.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daignieres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Machetel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00495-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FRQT8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nicolaysen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00089-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1FBS0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(01)00190-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003976v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prevot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900370" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mattern" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigni&#232;res" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T Goguitchaichvili" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00010-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.273.5276.776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valja Shcherbakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03110-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJQ1PL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1995.tb06867.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Coe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839484v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374687a0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3SBL0KLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/366053a0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vittori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Mathilde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Bentaleb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373860" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2022CD-373861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-perla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840969v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588070v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Letaief" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10627" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Dosias-Perla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefevre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9605" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04423844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12660" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411975v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>