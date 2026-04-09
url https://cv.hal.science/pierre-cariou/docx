--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -334,568 +334,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility in European container port rankings</w:t>
+                <w:t xml:space="preserve">Implications of COVID-19 on the US container port distribution system: import cargo routing by Walmart and Nike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
+                <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Monios</w:t>
+                <w:t xml:space="preserve">T. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244180v1</w:t>
+                <w:t xml:space="preserve">hal-04961683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of COVID-19 on the US container port distribution system: import cargo routing by Walmart and Nike</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility in European container port rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Notteboom</w:t>
+                <w:t xml:space="preserve">Jason Monios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.103729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961683v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility in European container port rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship-owner response to carbon taxes: Industry and environmental implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wise use of renewable energy in transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Halim</w:t>
+                <w:t xml:space="preserve">E. Lindstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rickard</w:t>
+                <w:t xml:space="preserve">T. Oyving Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eskeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107917⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.103713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961682v1</w:t>
+                <w:t xml:space="preserve">hal-04961681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise use of renewable energy in transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ship-owner response to carbon taxes: Industry and environmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Oyving Ask</w:t>
+                <w:t xml:space="preserve">R. Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eskeland</w:t>
+                <w:t xml:space="preserve">B. Rickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.103713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961681v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders’ participation at the IMO marine environmental protection committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Randrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -936,261 +936,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and growth traps in container ports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Figueiredo De Oliveira</w:t>
+                <w:t xml:space="preserve">A. Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jason Monios</w:t>
+                <w:t xml:space="preserve">D. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.05.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244114v1</w:t>
+                <w:t xml:space="preserve">hal-03422378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence and growth traps in container ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cariou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Brahimi</w:t>
+                <w:t xml:space="preserve">Jason Monios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.170-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422378v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
               </w:r>
@@ -1238,556 +1238,556 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03869939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal ship speed and the cubic law revisited: Empirical evidence from an oil tanker fleet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roar Adland</w:t>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
+                <w:t xml:space="preserve">Gregory Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.101972. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.102606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2020.101972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422276v1</w:t>
+                <w:t xml:space="preserve">hal-03422377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal ship speed and the cubic law revisited: Empirical evidence from an oil tanker fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faury</w:t>
+                <w:t xml:space="preserve">Roar Adland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Fabbri</w:t>
+                <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89, pp.102606. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.101972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2020.101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422377v1</w:t>
+                <w:t xml:space="preserve">hal-03422276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transaction-based and Expert-generated Price Indices in the Market for Offshore Support Vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards low carbon global supply chains: A multi-trade analysis of CO2 emission reductions in container shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.C. Wolff</w:t>
+                <w:t xml:space="preserve">F. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421740v1</w:t>
+                <w:t xml:space="preserve">hal-03421741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards low carbon global supply chains: A multi-trade analysis of CO2 emission reductions in container shipping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparing Transaction-based and Expert-generated Price Indices in the Market for Offshore Support Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Parola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Notteboom</w:t>
+                <w:t xml:space="preserve">F.C. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421741v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice thickness data in the northern sea route (NSR) for the period 2006-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,77 +1847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a freight market index ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roar Adland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.150 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage maritime supply chain optimisation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sislian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Transportation Business &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2146,77 +2146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of charterers and owners on bulk shipping freight rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roar Adland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.69-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2244,600 +2244,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les Déterminants De L'efficience Portuaire : Une Analyse Des Ports A Conteneurs Méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.83-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415033v1</w:t>
+                <w:t xml:space="preserve">hal-05323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l'efficience portuaire : une analyse des ports à conteneurs méditerranéens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Figueiredo de Oliveira</w:t>
+                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421643v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Déterminants de l'efficience portuaire : une analyse des ports à conteneurs méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Faury</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Figueiredo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Déterminants De L'efficience Portuaire : Une Analyse Des Ports A Conteneurs Méditerranéens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41, pp.83-99</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323263v1</w:t>
+                <w:t xml:space="preserve">hal-03421642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
+                <w:t xml:space="preserve">Identifying substandard vessels through Port State Control inspections: A new methodology for Concentrated Inspection Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241975v1</w:t>
+                <w:t xml:space="preserve">hal-03415034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying substandard vessels through Port State Control inspections: A new methodology for Concentrated Inspection Campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03415034v1</w:t>
+                <w:t xml:space="preserve">hal-03415033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascading effects, network configurations and optimal transshipment volumes in liner shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DEA study of the efficiency of 122 iron ore and coal ports and of 15/17 countries in 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3007,64 +3007,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Container shipping decarbonization pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lindstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Maritime Business: Uncertainty, Sustainability, Technology and Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-3-030-78957-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic analysis on the NSR viability of an ice-class 1A oil tanker vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3175,90 +3175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow steaming in the maritime industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Maritime Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.05.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Monios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103729" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cariou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notteboom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Halim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rickard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107917" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lindstad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyving Ask" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eskeland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianarisoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo De Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.05.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar Adland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Charles Wolff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.101972" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2017.082525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sislian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2016.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.11.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.04.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0M89ZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.05.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/mel.2014.4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2011.625989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.05.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notteboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Monios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lindstad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyving Ask" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eskeland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Halim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rickard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianarisoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo De Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.05.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar Adland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Charles Wolff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.101972" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2017.082525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sislian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2016.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.11.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.04.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0M89ZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.05.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/mel.2014.4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2011.625989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>