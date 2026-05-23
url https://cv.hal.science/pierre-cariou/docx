--- v1 (2026-04-09)
+++ v2 (2026-05-23)
@@ -936,261 +936,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence and growth traps in container ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheaitou</w:t>
+                <w:t xml:space="preserve">Gabriel Figueiredo De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Brahimi</w:t>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Monios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422378v1</w:t>
+                <w:t xml:space="preserve">hal-05244114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and growth traps in container ports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Figueiredo De Oliveira</w:t>
+                <w:t xml:space="preserve">D. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jason Monios</w:t>
+                <w:t xml:space="preserve">N. Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110, pp.170-180. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244114v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
               </w:r>
@@ -1238,51 +1238,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03869939v1</w:t>
@@ -1717,51 +1717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice thickness data in the northern sea route (NSR) for the period 2006-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,376 +2244,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Déterminants De L'efficience Portuaire : Une Analyse Des Ports A Conteneurs Méditerranéens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+                <w:t xml:space="preserve">Déterminants de l'efficience portuaire : une analyse des ports à conteneurs méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Figueiredo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41, pp.83-99</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323263v1</w:t>
+                <w:t xml:space="preserve">hal-03421643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
+                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78, pp.124-133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05241975v1</w:t>
+                <w:t xml:space="preserve">hal-03421642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l'efficience portuaire : une analyse des ports à conteneurs méditerranéens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Figueiredo de Oliveira</w:t>
+                <w:t xml:space="preserve">Les Déterminants De L'efficience Portuaire : Une Analyse Des Ports A Conteneurs Méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 41, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421643v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Faury</w:t>
+                <w:t xml:space="preserve">The impact of competition on container port (in)efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 78, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421642v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying substandard vessels through Port State Control inspections: A new methodology for Concentrated Inspection Campaigns</w:t>
               </w:r>
@@ -2726,70 +2726,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2015.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3452,51 +3452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.05.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notteboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Monios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lindstad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyving Ask" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eskeland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Halim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rickard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianarisoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo De Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.05.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar Adland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Charles Wolff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.101972" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2017.082525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sislian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2016.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.11.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.04.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0M89ZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.05.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/mel.2014.4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2011.625989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.05.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notteboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Monios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lindstad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyving Ask" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eskeland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Halim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rickard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randrianarisoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo De Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.05.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar Adland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Charles Wolff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.101972" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2017.082525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sislian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2016.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.11.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.04.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0M89ZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.05.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/mel.2014.4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2011.625989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>