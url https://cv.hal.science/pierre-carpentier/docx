--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -658,265 +658,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+                <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.115-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013969v2</w:t>
+                <w:t xml:space="preserve">hal-03667607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
+                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pacaud</w:t>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.115-139. </w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667607v1</w:t>
+                <w:t xml:space="preserve">hal-02013969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Consistency for Multistage Stochastic Optimization Problems under Constraints in Expectation</w:t>
               </w:r>
@@ -1004,750 +1004,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.627-658</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425913v3</w:t>
+                <w:t xml:space="preserve">hal-01757113v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.817-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-020-00417-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757113v6</w:t>
+                <w:t xml:space="preserve">hal-02425913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel de Lara</w:t>
+                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420494v2</w:t>
+                <w:t xml:space="preserve">hal-02489304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bittar</w:t>
+                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115740v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+                <w:t xml:space="preserve">Jéro͂me Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489304v2</w:t>
+                <w:t xml:space="preserve">hal-03115740v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508607v2</w:t>
+                <w:t xml:space="preserve">hal-02420494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.1223-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1857,291 +1857,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420480v2</w:t>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104424v1</w:t>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3302,90 +3302,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method by component for the optimization of maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3757,255 +3757,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Epenoy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368349v1</w:t>
+                <w:t xml:space="preserve">hal-05387929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+                <w:t xml:space="preserve">Thierry Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+                <w:t xml:space="preserve">Richard Epenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387929v1</w:t>
+                <w:t xml:space="preserve">hal-05368349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Production Routing Problem with Mobile Inventories</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Timescale Decision-Hazard-Decision Formulation for Storage Usage Values Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martinez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4223,51 +4223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal control of a domestic microgrid equipped with solar panel and battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B0FCBE3"/>
+    <w:nsid w:val="3AAB37AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7131593B"/>
+    <w:nsid w:val="EDDBEFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>