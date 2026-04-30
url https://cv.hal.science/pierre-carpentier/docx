--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1857,51 +1857,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
@@ -1950,75 +1950,75 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104424v1</w:t>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
@@ -2067,51 +2067,51 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420480v2</w:t>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AAB37AE"/>
+    <w:nsid w:val="44CA32AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EDDBEFC3"/>
+    <w:nsid w:val="09AE2829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>