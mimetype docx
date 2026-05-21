--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1242,666 +1242,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bittar</w:t>
+                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489304v2</w:t>
+                <w:t xml:space="preserve">hal-02420494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508607v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bittar</w:t>
+                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115740v3</w:t>
+                <w:t xml:space="preserve">hal-03508607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel de Lara</w:t>
+                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéro͂me Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420494v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115740v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1258876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744035v2</w:t>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
@@ -1925,193 +1912,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420480v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Lara</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.1223-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1258876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104424v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
               </w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,90 +3302,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method by component for the optimization of maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4712,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44CA32AC"/>
+    <w:nsid w:val="10CD73E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09AE2829"/>
+    <w:nsid w:val="9CB96E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9013-9978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185337244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0174-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Dallagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-013-9579-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362135v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01232179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01581368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55428-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00833999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>