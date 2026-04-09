--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -738,338 +738,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield: A statistical learning approach based on aggregated dataset</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+                <w:t xml:space="preserve">Manon Pull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gendre</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127767⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155592v1</w:t>
+                <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield: A statistical learning approach based on aggregated dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05164858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,90 +1142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for processing global datasets: application to intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,338 +1452,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582634v1</w:t>
+                <w:t xml:space="preserve">hal-03617020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617020v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,580 +1854,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dryad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145273v1</w:t>
+                <w:t xml:space="preserve">hal-03343737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t>
+              <w:t xml:space="preserve">Dryad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238316v1</w:t>
+                <w:t xml:space="preserve">hal-04145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343737v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480, pp.55-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874837v1</w:t>
+                <w:t xml:space="preserve">hal-02952590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,221 +2455,234 @@
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952590v1</w:t>
+                <w:t xml:space="preserve">hal-02874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to crop model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,64 +3001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,177 +3397,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faivre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Flénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608063v1</w:t>
+                <w:t xml:space="preserve">hal-01605844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of black-box models with uncertain climatic inputs. Application to sunflower ideotype design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3586,217 +3569,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0176815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Flénet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (9), pp.1926-1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605844v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
@@ -3862,75 +3862,75 @@
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608380v1</w:t>
+                <w:t xml:space="preserve">hal-04779348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
@@ -3996,51 +3996,51 @@
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779348v1</w:t>
+                <w:t xml:space="preserve">hal-01608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assist variety evaluation in sunflower crop</w:t>
               </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.92-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4903,337 +4903,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying physiological determinants of genetic variation for yield potential in sunflower. SUNFLO: a model-based analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUNFLO, a model to simulate genotype-specific performance of the sunflower crop in contrasting environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie J. Lecoeur</w:t>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard R. Lassus</w:t>
+                <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique A. Christophe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Casadebaig</w:t>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP09189⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (2), pp.163 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964303v1</w:t>
+                <w:t xml:space="preserve">hal-01506231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUNFLO, a model to simulate genotype-specific performance of the sunflower crop in contrasting environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Quantifying physiological determinants of genetic variation for yield potential in sunflower. SUNFLO: a model-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie J. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+                <w:t xml:space="preserve">Richard R. Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
+                <w:t xml:space="preserve">Angélique A. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Benoît B. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.09.012⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (3), pp.246-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP09189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506231v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,355 +5719,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.02.001⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664920v1</w:t>
+                <w:t xml:space="preserve">hal-02667397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Flénet</w:t>
+                <w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.646-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654074v1</w:t>
+                <w:t xml:space="preserve">hal-02664920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.158-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667397v1</w:t>
+                <w:t xml:space="preserve">hal-02654074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et sécheresse : Évaluer les variétés par la simulation dynamique</w:t>
               </w:r>
@@ -6270,90 +6270,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6420,64 +6420,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,77 +6917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7012,90 +7012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cropping systems and growing environments for sunflower: consequences on target traits and ideotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7120,77 +7120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a crop growth model for supporting variety choice in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,90 +7366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting intercrops yield, from data gathering to modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 38p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7474,90 +7474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting intercrops yield, from data gathering to modeling: a workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biometric Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7809,269 +7809,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737012v1</w:t>
+                <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738363v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliaphen, an outdour high throughput phenotyping platform designed to integrate genetics and crop modeling</w:t>
               </w:r>
@@ -8247,77 +8247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Leaf Tracking for Plant Growth Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8368,51 +8368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,77 +8480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la croissance de plantes par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,320 +8582,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
+                <w:t xml:space="preserve">Bottom-up and top-down approaches – The value of modelling in trait dissection and phenotypic prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
+              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739034v1</w:t>
+                <w:t xml:space="preserve">hal-02741009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Colombet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739205v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8927,307 +8927,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Gélard</w:t>
+                <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380234v1</w:t>
+                <w:t xml:space="preserve">hal-02739205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down approaches – The value of modelling in trait dissection and phenotypic prediction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
+                <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Christopher</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741009v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower and climate change in Europe : crop vulnerability, adaptation, and mitigation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9304,64 +9304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9783,51 +9783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,51 +10203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,64 +10708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden. , 344 p., 2017, Abstract book: Society of Experimental Biology</w:t>
@@ -10807,64 +10807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower yield response to crop density under climatic uncertainty: coupling an experimental and a simulation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F955C566"/>
+    <w:nsid w:val="AD63FEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11390,51 +11390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>