--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1452,295 +1452,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617020v1</w:t>
+                <w:t xml:space="preserve">hal-03582634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (2), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582634v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
@@ -2230,416 +2230,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952590v1</w:t>
+                <w:t xml:space="preserve">hal-02874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480, pp.55-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108921v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+                <w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874837v1</w:t>
+                <w:t xml:space="preserve">hal-03108921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to crop model calibration</w:t>
               </w:r>
@@ -3001,77 +3001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,382 +3397,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Flénet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (9), pp.1926-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605844v1</w:t>
+                <w:t xml:space="preserve">hal-01608063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of black-box models with uncertain climatic inputs. Application to sunflower ideotype design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Trépos</w:t>
+                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602663v1</w:t>
+                <w:t xml:space="preserve">hal-01605844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
+                <w:t xml:space="preserve">Optimization of black-box models with uncertain climatic inputs. Application to sunflower ideotype design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (9), pp.1926-1939. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608063v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (2), pp.163 - 178. </w:t>
@@ -5189,90 +5189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5958,51 +5958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,269 +7809,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738363v1</w:t>
+                <w:t xml:space="preserve">hal-02737012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737012v1</w:t>
+                <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliaphen, an outdour high throughput phenotyping platform designed to integrate genetics and crop modeling</w:t>
               </w:r>
@@ -8247,77 +8247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Leaf Tracking for Plant Growth Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Gélard</w:t>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8368,77 +8368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8480,77 +8480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la croissance de plantes par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Gélard</w:t>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,622 +8582,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down approaches – The value of modelling in trait dissection and phenotypic prediction.</w:t>
+                <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Chapman</w:t>
+                <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Christopher</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741009v1</w:t>
+                <w:t xml:space="preserve">hal-02739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Burger</w:t>
+                <w:t xml:space="preserve">Bottom-up and top-down approaches – The value of modelling in trait dissection and phenotypic prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380234v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berne, Germany</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738872v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
+              <w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739205v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
+                <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739034v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower and climate change in Europe : crop vulnerability, adaptation, and mitigation potential</w:t>
               </w:r>
@@ -9304,64 +9304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9783,90 +9783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10708,64 +10708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden. , 344 p., 2017, Abstract book: Society of Experimental Biology</w:t>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD63FEAC"/>
+    <w:nsid w:val="F015C5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11390,51 +11390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>