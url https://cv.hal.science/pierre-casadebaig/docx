--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">casadebaig_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pUJ5yisAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -239,488 +260,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant growth stage and leaf aging on the response of transpiration and photosynthesis to water deficit in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower phenotype optimization under climatic uncertainties using crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poublan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased genetic diversity improves crop yield stability under climate variability: a computational study on sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Trépos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -730,5420 +751,5420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield: A statistical learning approach based on aggregated dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.127767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A workflow for processing global datasets: application to intercropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard Langlade</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486878v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145269v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A workflow for processing global datasets: application to intercropping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.389⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.127139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145269v4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than 1000 genotypes are required to derive robust relationships between yield, yield stability and physiological parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tournesol : un progrès génétique continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 507, pp.30-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039787v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournesol : un progrès génétique continu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">More than 1000 genotypes are required to derive robust relationships between yield, yield stability and physiological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bial</w:t>
+                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (3), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04264-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969137v1</w:t>
+                <w:t xml:space="preserve">hal-04039787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+              <w:t xml:space="preserve">Dryad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03343737v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dryad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04145273v1</w:t>
+                <w:t xml:space="preserve">hal-03238316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238316v1</w:t>
+                <w:t xml:space="preserve">hal-03343737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmannelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 480, pp.55-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to crop model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.709-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/csc2.20016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochem Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliaphen, an outdoor high-throughput phenotyping platform for genetic studies and crop modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Gosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Campergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.15-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/qmd4zh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Analysis of the Transpiration Control in Sunflower (Helianthus Annuus L) Subjected to Drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifuddin Latif Adiredjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetos - International Journal of Plant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2229-4473.1000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40 (9), pp.1926-1939. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608063v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605844v1</w:t>
+                <w:t xml:space="preserve">hal-01608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of black-box models with uncertain climatic inputs. Application to sunflower ideotype design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176815⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (9), pp.1926-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602663v1</w:t>
+                <w:t xml:space="preserve">hal-01608063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Flénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779348v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of black-box models with uncertain climatic inputs. Application to sunflower ideotype design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608380v1</w:t>
+                <w:t xml:space="preserve">hal-01602663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assist variety evaluation in sunflower crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.92-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the potential impacts of wheat plant traits across environments by combining crop modeling and global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bangyou Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant phenotypic plasticity to improve crop performance and stability regarding climatic uncertainty: a computational study on sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poublan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Poublan</w:t>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Trépos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.142-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic model uses to predict cultivar performance in various environments and cropping systems. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.121-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-013-0170-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (12), pp.2175-2189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model to Simulate Air-Borne Diseases as a Function of Crop Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUNFLO, a model to simulate genotype-specific performance of the sunflower crop in contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (2), pp.163 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying physiological determinants of genetic variation for yield potential in sunflower. SUNFLO: a model-based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie J. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique A. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (3), pp.246-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP09189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ledoux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Palleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.39-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/g5rg-6560⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 14 (Juin), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7v4z-fa71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651148v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Salvi</w:t>
+                <w:t xml:space="preserve">Jérôme Thibierge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (Juin), pp.77-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7v4z-fa71⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/g5rg-6560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643919v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation dynamique des interactions génotype x environnement x conduite de culture : application à l'évaluation variétale en tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.89-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1ndz-ws15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la réponse variétale du tournesol à l’environnement à l’aide du modèle SUNFLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (3), pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ocl.2010.0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Nolot</w:t>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.19-36. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.646-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667397v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664920v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654074v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et sécheresse : Évaluer les variétés par la simulation dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6153,100 +6174,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des interactions génotype - environnement - conduite de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Institut National Polytechnique (Toulouse), 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008INPT013A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04540854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6256,147 +6277,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6406,147 +6427,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Terres Inovia, 33 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6556,331 +6577,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et climat : une adaptation sous l'angle de la génétique et des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit illustré : climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions de la depêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration chez le tournesol de combinaisons virtuelles de traits dans des environnements contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception d’idéotypes de plantes pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FormaScience, 2014, Ecoles-chercheurs INRA, 2-7380-1347-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations des réponses des génotypes à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FormaScience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 9782738013473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6890,3158 +6911,3158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cropping systems and growing environments for sunflower: consequences on target traits and ideotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a crop growth model for supporting variety choice in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Motard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.157-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety testing innovation for new challenges and a more resilient agriculture: The example of oilseeds and protein crops in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M. Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuille-Dit-Bille Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26emes Congress of the European Society for Agronomy. Wébinaire Satellite Projet CASDAR OtoP-3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFZ, INRAe, IDELE, Aug 2022, visioconférence, Germany. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting intercrops yield, from data gathering to modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 38p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting intercrops yield, from data gathering to modeling: a workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biometric Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species choice and N fertilisation influence the biodiversity effect and its components in intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercropping for sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mestries Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarron Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2020 Second International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Suivi de la croissance de plantes par vision 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737012v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D leaf tracking for plant growth monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738363v1</w:t>
+                <w:t xml:space="preserve">hal-02737012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heliaphen, an outdour high throughput phenotyping platform designed to integrate genetics and crop modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenome 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tucson, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784961v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sunflower production from traits to fields: application to assessment and recommendation of cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heliaphen, an outdour high throughput phenotyping platform designed to integrate genetics and crop modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Gosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on sunflower and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Phenome 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786314v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Leaf Tracking for Plant Growth Monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting sunflower production from traits to fields: application to assessment and recommendation of cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. 5p</w:t>
+              <w:t xml:space="preserve">International symposium on sunflower and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957628v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Leaf Tracking for Plant Growth Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734675v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la croissance de plantes par vision 3D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828207v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up and top-down approaches – The value of modelling in trait dissection and phenotypic prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Burger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower and climate change in Europe : crop vulnerability, adaptation, and mitigation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a crop model to evaluate and design combinations of genotypes X management X environments that improve sunflower crop performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design steps of a generic model to simulate air borne diseases as a function of crop architecture project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a crop model to assess genotype-environment interactions in multi-environment trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems approaches to crop improvement. Rothamsted Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Harpenden, United Kingdom. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a model to support variety evaluation and choice in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10051,883 +10072,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HELIAPHEN - An outdoor high throughput phenotyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bohn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine environmental indicators for characterizing and clustering variety testing trials? Application to sunflower in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Landré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Novi sad, Serbia. , Proc. 20th International Sunflower Conference, pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted evaluation of yield stability in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Tien Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Tsuwei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stützel Hartmut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casadebaig Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2020 Second International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. P20 (S5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of sunflower crop responses to genetic and environment variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosseau Florie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Pégot-Espagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Crop Modelling Symposium : iCROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using numerical plant models and phenotypic correlation space to design achievable ideotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden. , 344 p., 2017, Abstract book: Society of Experimental Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower yield response to crop density under climatic uncertainty: coupling an experimental and a simulation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey. 2016, 19th International Sunflower Conference, Edirne, Turkey. ISC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10937,161 +10958,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquet VLE pour le modèle de culture de tournesol SUNFLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11159,51 +11180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F015C5CE"/>
+    <w:nsid w:val="4F951061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11390,51 +11411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-casadebaig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7225-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083603670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/casadebaig_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pUJ5yisAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04264-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Gosseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Campergue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01908" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifuddin Latif Adiredjo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2229-4473.1000368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT013A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451553" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Christopher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tien Cheng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Tsuwei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#252;tzel Hartmut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casadebaig Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosseau Florie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune P&#233;got-Espagnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739692v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Marage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>