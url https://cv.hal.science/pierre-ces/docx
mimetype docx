--- v0 (2026-03-28)
+++ v1 (2026-05-18)
@@ -1,71 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PIERRE CES </w:t>
+        <w:t xml:space="preserve"> PIERRE Cès </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post-Doc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pierre-ces</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3396-8635</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.idref.fr/283207604/id</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,614 +188,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board games in the elementary classroom : teachers’ perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (2), pp.190-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00131881.2025.2467067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational Board Games Among Older Adults and School‐Aged Children, Through the Lens of Shared Pro‐Social Behaviors and Positive Affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐lise Doyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (4), pp.611-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjop.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I can't wait to play with you again!”: Intergenerational board games within families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (1), pp.378-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fare.13117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like-Grandparent Like-Grandchild: Strengthening Emotional Closeness Through Affectionate Communication and Personality Similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Mansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intergenerational Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15350770.2023.2215225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -709,609 +805,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACAPULCO Accompagner la CréAtion d’un collectif de Parents d’ Usagers du pôle enfance : identifier Leurs besoins et COnnaître leurs priorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher's perceptions of the usefulness of board games in elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPACT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du jeu de société à travers les générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1377,51 +1473,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4B2C088C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1458,51 +1706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ces" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3396-8635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/283207604/id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1755,39 +2003,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>PIERRE CES</dc:title>
+  <dc:title>PIERRE Cès</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>