--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -167,241 +167,3527 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A western discussion of three post cold-war geopolitical concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Al-Farabi Kazakh National Univesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maritime au 21ème siècle : sécurité portuaire et intégration régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“How to define ? Towards a comparative definition of Central Asia as modern international region”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukrainian policy-maker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), 29-54 https://doi.org/10.29202/up/16/3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas définir ? A propos d'un refus de paradigme pour l'Asie centrale comme région internationale moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cross-Regional Dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.32-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2593-9483.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Why define ? Towards a pragmatic approach of Central Asia as modern international region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Międzynarodowe-International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/stomiedintrelat.17893.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazakhstan's bilateral and multilateral cooperation with Southeast asian countries : current state, development trends and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayazhan Nagyshbekkyzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saniya Nurdavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ablai Khan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), pp.174-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Asia’s Integration Imperative: Path To Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Yerimpasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tarakbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Myzakhmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Turan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46914/1562-2959-2025-1-1-102-114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The current state of Kazakhstas's financial system: theorical and practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazipa Medukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Yerimpasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tarakbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Turan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.152-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Институциональная конкуренция в век прямой цифровой демократии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kairat Bekov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Karaganda University. Pedagogy series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.182-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concentric dynamic of the ‘Shangaï cooperation ’ for Iran and the issue of 'Pan-Asia-Centrism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Al-Farabi Kazakh National Univesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of cultural heritage sites for the introduction of a 'gloabl citizenship' eductation in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuralay Baizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assel Utegenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramina Alipkyzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Relations and International Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), p. 13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La ‘coopération de Shanghai’, instrument de la rivalité sino-russe dans ‘la nouvelle Asie’ ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Classic Rivals or Innovative 'Partners' - from competitors to managers : NATO, the SCO and Afghanistan after 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.33-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des principes gaulliens de politique étrangère aux réalités trans-régionales de l'après-guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuralay Baizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Relations and International Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (4), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To intervene or not to intervene ? What does 'to intervene' (regionally) mean ? Afghanistan, Syria and Ukraine after Iraq and Libya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongolia’s regional ‘affiliation’ : an out-dated question (?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pax Mongolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land powers, maritime powers, Black Sea rivalries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World of Great Altai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.162-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux stratégiques de l'Asie de l'Est et de la Corée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Хар Тэнгис, Украйн ба Оросын 21-р зууны геополитик</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.166-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact on Continental and Economic Issues of Russia’s Military Stance on Crimea and Eastern Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Romeo Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Danubius. Relationes Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.106-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les défis, pour le ‘Vivre ensemble européen’, de l’intégration de la Turquie dans l'Union Européenne comme nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.13-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary tensions or tiraillements and the risk of regional ‘deconstruction’: Eurasia between construing regionalisation and resisting nationalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une construction religieuse des appartenances régionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale des mondes francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, p. 281-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educational Integration for Post-Graduate Training (PGT) Systems in the fıeld of nanotechnology : the case of Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shamelkhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sarsenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1-11), pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Borderline Impact of the Shanghai Cooperation Organization: A Non-Europeist Comparison between the EU and the SCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.327-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘PAN-KAZAKH CENTRISM’ and the construction of a regional axis in the ‘innovated’ Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Danubius. Relationes Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.300-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 1997 and 2008 financial crisis causes and consequences compared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2-12), pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la Turquie dans l'Union européenne : une nécessité logique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 387, pp.99-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interregional Competition as Innovated World Order : Is It Enhancing Exchanges or Destabilising the World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Given the fact that Australia has had a 'Petroleum Resource Rent Tax' since 1987, why should there be any opposition to a 'Mineral Resource Rent Tax'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mclaren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Australian Tax Teachers Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.20-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Africa and Asia in post-cold war south-south emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.143-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice sociale ou &amp;quot;sociétale&amp;quot; : contribution à une définition &amp;quot;groupale&amp;quot; bentleyienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What security for Western Eurasia after the demise of the Warsaw Pact ? : evolving concepts and security strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Al-Farabi Kazakh National Univesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les Nations devraient-elles s’intéresser les unes aux autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The international integration of higher education systems : the end of structural differenciation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of the Russian Finance Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-2, pp.88-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Middle Powers’ drive towards regional co-operation: the case of Northeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Al-Farabi Kazakh National Univesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (4), pp.82-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Korean Diasporas in Central Asia as an incentive for South Korea’s policy in the region : a framework for analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kallander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Central Eurasian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (2), pp.69-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la décolonisation bilatérale à la construction régionale : le cas de l'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique et politique des États francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (3), pp.420-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Ministers matter ? The individual style of ministers in programmed policy-change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des sciences administratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (1), pp.29-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘leçons’ politiques de l'unification chinoise pour l'unification de la Corée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, Revue des pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (1-2), pp.259-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin et renouveau de la présidence française dans le contexte de l'élection de 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 25 (2), pp.35-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux immédiats de l'Europe et de l’Union européenne dans la péninsule coréenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 170 (3), pp.117-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, culture et 'propagation' littéraire : réflexion sur la politique culturelle coréenne en matière de 'rayonnement' littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature coréenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (2), pp.352-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans- or multi-regionalism ? : queries for the economic security of the Shanghai Cooperation Organisation’s ‘innovated’ ASIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of economic and financial cooperation within the SCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Almaty Kazakhstan, Kazakhstan. 2026, 9965-458-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurasian Challenges to International Economic Law. New developments after Brexit and in the context of the Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Titiriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye-Hwal Seong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th Kazakh-Franco-Korean International Law Conference / Eurasian challenges to international economic law after Brexit in the context of the COVID and the RCEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Le Havre / Caen, France. 18, Peter Lang, 342 p., 2022, Law, Economics &amp; Management. Série: Cultures juridiques et politiques, 978-2-87574-467-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b19333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -411,6431 +3697,3145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’émergence Sud-Sud »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université UCAD, CREDILA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les relations internationales de l’Afrique cinquante ans après les indépendances, Presses des Universités UCAD-St Louis, Sénégal (chapitre accepté depuis 2010),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Libre réflexion d’un descendant de la patrie de Montesquieu après des voyages en ‘Kazakhilie’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In K. Kozakhmetov (dir.) Évolutions régionales en Asie après la guerre froide : le rôle du Kazakhstan dans le monde", Presses KazNU Al-Farabi, 2014, pp. 21-28 (décès du directeur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What security for Western Eurasia after the demise of the Warsaw Pact? Evolving concepts and security strategies »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dildora Khodjaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in The Eurasian Story: Past and Present, Felicitation Volume for Professor Ajay Patnaik, Londres, Routledge, forthcoming, 202???</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What security for Western Eurasia after the demise of the Warsaw Pact? Evolving concepts and security strategies »</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Pan-Asia-Centrism to Pan-Region-Centrism: Afghanistan and its Promising Role in Central-Asian Logistics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Logistics &amp; Diplomacy IV. Connectivity Diplomacy in Eurasia : the South-Corridor (A. Upadhyay, K. Baizakova, P. Chabal, dirs.), Caen, EMS Editions, 2025, 232 pages, pp. 130-137 – ISBN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38630-280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Pan-Asia-Centrism to Pan-Region-Centrism: Afghanistan and its Promising Role in Central-Asian Logistics”</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On the importance of being earnest”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (K. Baizakova, dir.) Logistics and Diplomacy III (in Russian)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-601-7692-14-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Asia-Centrism to Regon-Centrism : keeping Professor Zharas Ibrashev on the map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (KazNU, dir.) Mélanges en l'honneur du Professeur Ibrashev, Presses de KazNU, 2024, 282 pages, pp. 12-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-601-04-6766-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Are institutions, especially regional, still called to last or to become mere transient constructs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Eurasian legal systems in a world of transitions, Bruxelles, (dirs. R. Titiriga, et alii), Peter Lang, Culture Juridiques et politiques, 2023, 385 pages, pp. 279-285</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-0343-4822-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Organisation de coopération de Shanghai (OCS) dans la nouvelle Asie : une généralisation d'après-guerre ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (B. Vassort Rousset dir.) Interrègne : risques et puissance. Reconfigurations interrégionales et identitaires, Bruxelles, Peter Lang, 2023, 265 pages, pp. 121-137</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-87574-796-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Who can claim or pretend to ‘make sense’ of a still-to-be-defined Eurasia ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in The Completion of Eurasia ? Continental convergence or regional dissent in the context of ‘historic turns’ (dirs. K. Baizakova, Y. Alix, P. Chabal), Bruxelles, Peter Lang, 2023, 554 pages, pp. 403-407</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-87574-778-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A la recherche d’un continent perdu en Asie centrale : l’Union européenne et ses ‘Stratégies pour l’Asie centrale’ de 2007 et 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-38630-280-0</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamira Muratalieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiya Dikanbayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les défis actuels de l’UE : quels problèmes et quelles solutions ? (M. Bruno dir.), Legitech, 2022, 490 pages, pp. 307-319</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-919814-32-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-601-04-6766-8</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Libre réflexion d’un descendant de la patrie de Montesquieu après des voyages en ‘Kazakhilie’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Mélanges en l’honneur du Doyen Didier Guével : une approche renouvelée des humanités, Paris, LGDJ, 2021, 440 pages, pp. 97-100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-275-07246-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-3-0343-4822-5</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« General conclusion : 1. Regions as institutional constructs aimed at organizing competition, 2; The renewal of the competition of continental and maritime geopolitics, 3; Regional identities and values in emerging (Eur)Asian dynamics, 4; European and Asian cooperation initiatives and reactions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiqige Tumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Y. Alix, K. Baizakova, P. Chabal, Evolving Regional Values and Mobilities in Global Contexts : the emergence of new (Eur)Asian regions and dialogues with Europe, Peter Lang, 2020, 386 pages, pp. 353-358</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-8076-174766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-601-7692-14-8</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Développement durable [sustainable] ou idéologie durable [lasting] ? pour une approche conceptuelle dans l’après-guerre froide”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnaz Alibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nature et Souveraineté (J.-M. Roy et M. Bruno dirs.), Luxembourg, Legitech, 2020, 244 pages, pp. 87-92 – ISBN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-919782-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-87574-796-9</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Theorising regional change, especially in the case of the ‘Shanghai Cooperation’”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in The challenge of change for the legal and political systems of Eurasia : the impact of the New Silk Road (dirs. A. Cayol, Zh. Sairambaeva, P. Chabal), Peter Lang, 2020, 314 pages, pp. 143-148</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8076-1382-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-87574-778-5</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does ‘inter-regional’ mean in the Eurasian case? From inter-governmental politics to cross-continental geopolitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Cross-border Exchanges: Eurasian perspectives on logistics and diplomacy (dirs. P. Chabal, J. Nicharapova, K. Baizakova), Peter Lang, Brussels, 2019, 386 pages, pp. 73-81, –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8076-1315-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« A la recherche d’un continent perdu en Asie centrale : l’Union européenne et ses ‘Stratégies pour l’Asie centrale’ de 2007 et 2017 »</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos some origins of 'neo'-systems of 'cooperation' in Europe and Asia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (T.U. Chung, Zh. Sairambaeva, P. Chabal, dirs) On the European and Asian origins of legal and political systems, Bruxelles, Peter Lang, "Cultures juridiques et politiques", 2018, 301 pages, pp. 139-146</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-8076-0732-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'exemption de visas : vision politique de 'l'encouragement' interrégional »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (S. Aidarbayev, P. Chabal, Zh. Saraimbaeva, dirs) Mutations de société et réponses du droit : perspectives franco-asiatiques comparées, Bruxelles, Peter Lang, "Cultures juridiques et politiques", 2016, 280 pages, pp. 45-56 – (en russe, ISBN 9786010414945, pp. 179-185).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8076-0187-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : « De la force d’attraction d’un 'trou noir' au statut attractif 'd’observateur' de l’OCS : quelle stabilité en Afghanistan après le retrait des forces occidentales de stabilisation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(conclusion) L’Organisation de coopération de Shanghai et la construction de « la nouvelle Asie » (dir. Pierre Chabal), Peter Lang, 2016, 488 pages, pp. 477-480</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(postface) « La place de l’Afghanistan en Asie : la déclaration finale du Sommet de l’OCS de juin 2013 et le chemin Afghan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(postface) L’Organisation de coopération de Shanghai et la construction de « la nouvelle Asie », Peter Lang 2016, 488 pages, pp. 481-482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un profond remodelage régional de l’Asie : la ‘coopération de Shanghai’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (S. Santander, dir.) "Concurrences régionales dans un monde multipolaire émergeant", Bruxelles, Peter Lang, 2016, 358 pages, pp 65-79.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-87574-348-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Introduction) « D’une ambition raisonnée à un projet structurant : le concept ‘d’impact’ de l’OCS sur la construction régionale de l’Asie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Introduction) (Chabal, dir.) L’Organisation de coopération de Shanghai et la construction de ‘la nouvelle Asie’, Peter Lang, 2016, 488 pages, pp. 19-42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle et ‘l’esprit’ des conférences régionales dans la construction de régions ‘pan-centriques’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in F. Bottini et alii (dirs.) Le régionalisme et ses limites : regards croisés franco-kazakhs, Bruxelles, Peter Lang, 2016, 173 pages, pp. 45-56 - ISBN 978-3-0343-1690-3 (en russe, ISBN 9786010414945, pp. 77-85).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ISBN 978-3-0343-1690-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« НАТО в Афганистане: почему ? отражение на геополитической разворота Центрального земельного Макиндера 21-го века</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (K. Baizakova, dir.) La coopération entre l’OTAN et les pays d’Asie centrale, KazNU National Kazakh University, 2015, pp. 36-42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence interrégionale comme nouvel ordre international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in P. Chabal (dir.) Concurrences Interrégionales Europe-Asie au 21ème siècle, Peter Lang, collection Enjeux Internationaux, juin 2015, 393 pages, pp. 53-71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-87574-277-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Conclusion) - De la concurrence aux concurrences multipliées entre les régions : peu de place pour les « petits pas » de la paix interrégionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(chapitre conclusif) in Concurrences Interrégionales Europe-Asie au 21ème siècle, Peter Lang, collection Enjeux Internationaux, 2015, 393 pages, pp. 359-386</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-87574-277-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Postface) « Régimes, politiques, concurrences : limites de la coopération régionale et des constructions régionales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Concurrences Interrégionales Europe-Asie au 21ème siècle (dir. Pierre Chabal), Peter Lang, collection Enjeux Internationaux, 393 pages, 2015, pp. 387-389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-87574-277-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers un ‘pan-eurasianisme’ ou un ‘pan-eurasia-centrisme’ comme variante du ‘pan-Asie centrisme’ de J. Ibrashev ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (J. Ibrashev, dir.) Les facteurs économiques de l’intégration eurasienne, Université nationale kazakhe Al-Farabi, 2014, pp. 238-249</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Borderline Impact of the SCO : a non-Europeist comparison between the EU and the SCO »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academy of Korean Studies. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in J. Turtogtokh (dir.) Development Tendency of Social and Political relations of Mongolia and Korea, Academy of Korean Studies, 330 p., 2013, pp. 255-271</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Euro-Centralasian interregional recognition in the post cold war : comparing some conceptual and interpretative suggestions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in La Reconnaissance (dir. C. Puigelier), Bruxelles, Bruylant, 2010, 449 pages, pp. 367-399 (en français), pp. 401-433 (en anglais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-8027-3040-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Temps politique et dynamiques de légitimation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LITEC, LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (P. Fleury, dir.), Le temps et le droit, 2009, LItec,112 pages,), pp. 37-34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2711013586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’altérité régionale : 'l’autre' comme facteur d’instabilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-919814-32-9</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourmo Lô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apopsix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Régions, Institutions, Politiques : perspectives euro-asiatiques institutionnelles et fonctionnelles (dir. P. Chabal) Apopsix, 328 p.), pp. 49-61,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-35979-029-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-8076-174766</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dialogue Europe-Asie et la stabilisation de l’Asie de l’est : vers une nouvelle géographie de l’influence ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apopsix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Régions, Institutions, Politiques : perspectives euro-asiatiques institutionnelles et fonctionnelles; P. Chabal (dir.) 328 p), pp. 158-190</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-35979-029-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-275-07246-3</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’idée de région : un concept sécuritaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Régions, Institutions, Politiques : perspectives euro-asiatiques institutionnelles et fonctionnelles (P. Chabal, dir.), 328 pages), pp. 15-48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-35979-029-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-919782-74-1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politiques Publiques et Minorités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (dirs G. Lô, et alii) Droit, culture et minorités, L’Harmattan, 390 pages), pp. 91-102</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-296-10043-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-8076-1382-9</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’autorité du temps politique : essai d’interprétation a-spatiale ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (J. Foyer, G. Lebreton, C. Puigelier) L'autorité, 328 pages), pp. 85-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-13-056632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-8076-1315-7</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On some epistemological problems in West European studies of 'the wider East Asia' in the post cold war »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adam Marszalek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (M. Malinowski, M. Burdelski, eds.), Taiwan, Poland, Europe, in the age of globalisation, 184 pages), 37-85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-83-7441-461-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-8076-0732-3</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'élargissement de l'Europe au Sud-Est : pour quelle politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (D. Sarpe, J. Manoury, dirs.), L'élargissement de l'UE et la Roumanie : problèmes et perspectives, 446 pages), pp. 97-114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 978-2877753869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-8076-0187-1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The terrestrial interpretation of territorial reconciliation between the two Koreas : towards some liberal hypotheses »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (M. Nedeljkovic, dir.), Terre et Territoires : défis et évolutions dans les Pays du Pacifique, L'Harmattan, 168 pages), pp. 69-85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2-7475-4422-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dialogue géopolitique régional entre l'Europe et la Turquie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presse Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (P. Chabal, A. de Raulin, dirs), Les Chemins de la Turquie vers l'Europe, Artois Presses Université, 215 pages), pp. 85-118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 978-2910663827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-87574-348-0</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Situation géostratégique de la Corée et perspectives de réunification dans le multilatéralisme interrégional : en relisant Myun-Hyun CHO »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (M. Nedeljkovic dir.) Les pays du Pacifique en crise : à la recherche de l'unité dans la multiplicité, l'Harmattan, 2002. (320 pages), pp. 47-81</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 978-2747521536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une politique coréenne de la France à trois niveaux en Asie du Nord-Est »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in " La démocratie : crise d'indentité et/ou réconciliation nationale " (Cahiers du Centre d'Etude du Pacifique n°4, 324 pages), pp. 75-115</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, ISBN 978-3-0343-1690-3</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un régime parlmentaire fédéral dans la péninsule coréenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ Montchrestien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (P. Gélard, P. Fraisseix, dirs) Droit Constitutionnel (520 pages), pp. 49-60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 978-2-7076-1173-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-87574-297-1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advice-giving, time constraints and ministerial efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in (G. Peters, A. Barker, eds.) Advising West European Governments : inquiries, expertise and public policy (228 p.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-60, 1993, 0-7486-0357-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1505 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602705v1</w:t>
-              </w:r>
-[...3284 lines deleted...]
-                <w:t xml:space="preserve">hal-05602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6866,51 +6866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics and diplomacy IV : connectivity diplomacy in Eurasia : the South corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuralay Baizakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. 233 p., 2025, 978-2-38630-280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6922,617 +6922,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Completion of Eurasia ? Continental convergence or regional dissent in the context of historic turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuralay Baizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 554 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logistics and Diplomacy II in the extended Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvis Mullojonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Press. 144 p., 2023, 978-2-37687-991-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurasian legal systems in a world of transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Titiriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Hwal Seong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuldyz Sairambaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">390 p., 2023, 978-3-0343-4822-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International economic law : new developments after Brexit and in the context of the covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Titiriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Hwal Seong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">342 p., 2022, 978-2-8757-4468-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving regional values and mobilities in global contexts : the emergence of new (eur)asian regions and dialogues with Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvis Mullojonov</w:t>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EMS Press. 144 p., 2023, 978-2-37687-991-6</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuralay Baizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter lang. 386 p., 2022, 978-2-8076-1747-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">390 p., 2023, 978-3-0343-4822-5</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération de Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Liège, 308 p., 2019, 978-2-87562-216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. 554 p., 2023</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération de Shanghai : conceptualiser la nouvelle Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Liège. 308 p., 2019, Sciences politiques et sociales, 978-2-87562-216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594081v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02446937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Organisation de coopération de Shanghai et la construction de la «nouvelle Asie»</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Titiriga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Hwal Seong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19333" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildora Khodjaeva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Seigneur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira Muratalieva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Dikanbayeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqige Tumen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Alibekova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmo L&#244;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/stomiedintrelat.17893.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2593-9483.366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayazhan Nagyshbekkyzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Nurdavletova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Yerimpasheva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarakbaeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myzakhmetova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46914/1562-2959-2025-1-1-102-114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazipa Medukhanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairat Bekov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Baizakova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Utegenova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramina Alipkyzy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barroso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Romeo Ionescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shamelkhanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarsenbaeva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclaren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kallander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraisseix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvis Mullojonov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuldyz Sairambaeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05594065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janar Turtogtokh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Puscasu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkhtsetseg Sosorbaram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05594047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2593-9483.366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/stomiedintrelat.17893.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayazhan Nagyshbekkyzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Nurdavletova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Yerimpasheva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarakbaeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myzakhmetova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46914/1562-2959-2025-1-1-102-114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazipa Medukhanova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairat Bekov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Baizakova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Utegenova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramina Alipkyzy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barroso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Romeo Ionescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shamelkhanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarsenbaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclaren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kallander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraisseix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Titiriga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Hwal Seong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildora Khodjaeva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Seigneur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira Muratalieva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Dikanbayeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqige Tumen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Alibekova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmo L&#244;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvis Mullojonov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuldyz Sairambaeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05594065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janar Turtogtokh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Puscasu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkhtsetseg Sosorbaram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05594047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>