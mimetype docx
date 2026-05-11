--- v0 (2026-04-12)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Chabard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Architecture commune »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Unpacking my library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp. 74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘New Classical’ Contemporary Architecture : Retrotopic Trends and Phantasms of Tradition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint. Delft Architecture Theory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/footprint.15.2.5402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l’ombre des livres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp. 74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Architecture de réparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp. 88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers plus qu’un cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au voisinage de l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art même : lettre des arts plastiques de la communauté française de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metamorfosis editoriales y construcción de un texto clásico: el caso de Formes urbaines: de l’îlot à la barre (1977-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ávila Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Carolina Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arquitectura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp. 116-130. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14718/RevArq.2021.3814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« House of cards »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bruthalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monolithe équivoque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285, pp. 88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répétition et différence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp. 110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée retrouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, pp. 96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une maison, un musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp. 68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconversion réversible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp. 70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dossier : Quelle architecture post mortem ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp. 53-81 et pp. 102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville par l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp. 74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Charles Vandenhove, maître d’œuvres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Commission royale des Monuments, Sites et Fouilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une architecture relationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276, pp. 82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Out of the big box »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp. 102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mode climatisée. Atours et détours de la modernité chez Bernard Rudofsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp. 304-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fresh Classicism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp. 66-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Utilitas, Firmitas, Austeritas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Défense/Zone B: Light and Shadows of the French Welfare State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint. Delft Architecture Theory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un livre change : Cities in Evolution et les usages de Patrick Geddes (1912-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.060.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causerie sur les livres d'architecture avec André Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariabruna Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le midi des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Yannis Tsiomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole en projet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter. Objets, outils, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia de Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, tourisme, projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bastoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hicsa éditions, 2019, 978-2-491040-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yours critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fromonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">criticat, 2016, 9782954428499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d’écrire. Livres d’architectes, 1945-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Kourniati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Villette. pp.262, 2013, 978-2-915456-78-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ensa de Paris- La Villette »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Chatelet; Marie-Jeanne Dumont; Amandine Diener; Daniel Le Couédic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus, pp. 280-282, 2022, 978-2-36833-276-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Voice of Things : the Objective Architecture of AgwA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa De Visscher; Lara Molino; Iwan Strauven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgwA 2006-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walther und Franz König, pp. 116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaubourg et la géopolitique du postmodernisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chavardès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rome et Las Vegas : La France des années 1980 et la condition postmoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture Paris-Malaquais, pp. 63-83, 2021, 9782954996165. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/acs.chava.2021.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between Sparta and Sybaris: Bernard Rudofsky’s endless search for the ideal home »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle DOUCET; Janina GOSSEYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activism at Home: Architectes dwelling between politics aesthetics and resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, pp. 365-376, 2021, 978-3868596335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Parc de la Villette in Paris : a heritage palimpsest at the crossroads of evolutive forms of tourism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ángeles Layuno Rosas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciudad del turismo: Arquitectura, patrimonio urbano y espacio público</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alcalá, pp. 202-223, 2020, 978-84-18254-61-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Vander Maren & Richard Venlet, in practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Fallon; Benoît Vandenbulcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Vander Maren &amp; Richard Venlet : In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MER, pp. 13-107, 2019, 978-94639-3040-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un idéal médiéval dans l’Athènes du Nord : Patrick Geddes et Édimbourg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clarisse Godard Desmarest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Town of Edinburgh : An Architectural Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, pp. 217-233, 2019, 978-1-910900-35-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture comme existence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin Lemoine; Francis Rambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenir lieu/Taking Place : Atelier Marc Barani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale; Cité de l'architecture et du patrimoine, pp. 33-42, 2019, 978-88-366-4284-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre l’indicible : l’écriture critique comme outil de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales / Lieux de transformation : 19 projets à Verviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulg, pp. 44-48, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En finir avec la ‘qualité’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa de Visscher; Pavel Kunysz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susciter l’architecture : les outils politiques belges pour la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dérivations, pp. 14-19, 2018, 978-2-930878-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un rideau, des réseaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Bujas; Igor Kovasevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifting the Curtain, Central European Architectural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Fourre-tout, pp. 24-31, 2018, 978-2-930525-18-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons to be Critical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yours Critically. Writings on architecture from issues 1-10 of criticat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association criticat, 2016, 9782954428499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04283434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bublex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est / Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Morel Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bublex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Chabard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Architecture commune »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Unpacking my library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp. 74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘New Classical’ Contemporary Architecture : Retrotopic Trends and Phantasms of Tradition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint. Delft Architecture Theory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/footprint.15.2.5402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l’ombre des livres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp. 74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers plus qu’un cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au voisinage de l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art même : lettre des arts plastiques de la communauté française de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metamorfosis editoriales y construcción de un texto clásico: el caso de Formes urbaines: de l’îlot à la barre (1977-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ávila Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Carolina Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arquitectura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp. 116-130. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14718/RevArq.2021.3814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« House of cards »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bruthalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Architecture de réparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp. 88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Répétition et différence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283, pp. 110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée retrouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, pp. 96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une maison, un musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp. 68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monolithe équivoque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285, pp. 88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Charles Vandenhove, maître d’œuvres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Commission royale des Monuments, Sites et Fouilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconversion réversible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp. 70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dossier : Quelle architecture post mortem ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp. 53-81 et pp. 102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville par l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp. 74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une architecture relationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276, pp. 82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Out of the big box »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp. 102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mode climatisée. Atours et détours de la modernité chez Bernard Rudofsky »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp. 304-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fresh Classicism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp. 66-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Utilitas, Firmitas, Austeritas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Défense/Zone B: Light and Shadows of the French Welfare State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint. Delft Architecture Theory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un livre change : Cities in Evolution et les usages de Patrick Geddes (1912-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.060.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causerie sur les livres d'architecture avec André Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariabruna Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le midi des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Yannis Tsiomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole en projet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter. Objets, outils, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia de Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, tourisme, projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bastoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hicsa éditions, 2019, 978-2-491040-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yours critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fromonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">criticat, 2016, 9782954428499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d’écrire. Livres d’architectes, 1945-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Kourniati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Villette. pp.262, 2013, 978-2-915456-78-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ensa de Paris- La Villette »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Chatelet; Marie-Jeanne Dumont; Amandine Diener; Daniel Le Couédic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus, pp. 280-282, 2022, 978-2-36833-276-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Voice of Things : the Objective Architecture of AgwA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa De Visscher; Lara Molino; Iwan Strauven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgwA 2006-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walther und Franz König, pp. 116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaubourg et la géopolitique du postmodernisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chavardès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rome et Las Vegas : La France des années 1980 et la condition postmoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture Paris-Malaquais, pp. 63-83, 2021, 9782954996165. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/acs.chava.2021.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between Sparta and Sybaris: Bernard Rudofsky’s endless search for the ideal home »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle DOUCET; Janina GOSSEYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activism at Home: Architectes dwelling between politics aesthetics and resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, pp. 365-376, 2021, 978-3868596335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Parc de la Villette in Paris : a heritage palimpsest at the crossroads of evolutive forms of tourism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ángeles Layuno Rosas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciudad del turismo: Arquitectura, patrimonio urbano y espacio público</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alcalá, pp. 202-223, 2020, 978-84-18254-61-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un idéal médiéval dans l’Athènes du Nord : Patrick Geddes et Édimbourg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clarisse Godard Desmarest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Town of Edinburgh : An Architectural Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, pp. 217-233, 2019, 978-1-910900-35-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture comme existence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin Lemoine; Francis Rambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenir lieu/Taking Place : Atelier Marc Barani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale; Cité de l'architecture et du patrimoine, pp. 33-42, 2019, 978-88-366-4284-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Vander Maren & Richard Venlet, in practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Fallon; Benoît Vandenbulcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Vander Maren &amp; Richard Venlet : In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MER, pp. 13-107, 2019, 978-94639-3040-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre l’indicible : l’écriture critique comme outil de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales / Lieux de transformation : 19 projets à Verviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulg, pp. 44-48, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En finir avec la ‘qualité’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa de Visscher; Pavel Kunysz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susciter l’architecture : les outils politiques belges pour la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dérivations, pp. 14-19, 2018, 978-2-930878-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un rideau, des réseaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Bujas; Igor Kovasevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifting the Curtain, Central European Architectural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Fourre-tout, pp. 24-31, 2018, 978-2-930525-18-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons to be Critical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yours Critically. Writings on architecture from issues 1-10 of criticat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association criticat, 2016, 9782954428499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04283434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bublex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est / Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Morel Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bublex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508902v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/footprint.15.2.5402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Carolina Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14718/RevArq.2021.3814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.060.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariabruna Fabrizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tavares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Didelon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fromonot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.chava.2021.01.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508902v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/footprint.15.2.5402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Carolina Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14718/RevArq.2021.3814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.060.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariabruna Fabrizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tavares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Didelon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fromonot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.chava.2021.01.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>