--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -351,654 +351,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geňa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969880v1</w:t>
+                <w:t xml:space="preserve">hal-02969899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969899v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos Giannopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107441v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting a theorem by Folkman on graph colouring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Defrain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/8899⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Parameterized and Exact Computation, IPEC 2018, 82 (8), pp.2360-2394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00730-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194900v2</w:t>
+                <w:t xml:space="preserve">hal-03015353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Revisiting a theorem by Folkman on graph colouring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Parameterized and Exact Computation, IPEC 2018, 82 (8), pp.2360-2394. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.P1.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00730-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/8899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015353v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclosings of decompositions of complete multigraphs in 2-edge-connected r -factorizations</w:t>
               </w:r>
@@ -1316,248 +1316,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Vušković</w:t>
+                <w:t xml:space="preserve">Ron Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230783v1</w:t>
+                <w:t xml:space="preserve">hal-01101508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ron Aharoni</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Howard</w:t>
+                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101508v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the tie-break rule on the end-vertex problem</w:t>
               </w:r>
@@ -1944,291 +1944,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
+                <w:t xml:space="preserve">A Note on Computing Set Overlap Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2006.09.005⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.186-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00292703v1</w:t>
+                <w:t xml:space="preserve">lirmm-00325371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Computing Set Overlap Classes</w:t>
+                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Limouzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Perifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (4), pp.186-191. </w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.39-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00325371v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00292703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs with Large Girth Not Embeddable in the Sphere</w:t>
               </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,64 +2670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPTAS for Max Clique on Disks and Unit Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,103 +2787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalla Mouatadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.154-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aboulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,259 +3354,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note On Computing Set Overlap Classes</w:t>
+                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Limouzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Perifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192579v1</w:t>
+                <w:t xml:space="preserve">ensl-00153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
+                <w:t xml:space="preserve">A Note On Computing Set Overlap Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00153736v1</w:t>
+                <w:t xml:space="preserve">hal-00192579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Orders: Equivalence and Duality</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>