--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1316,248 +1316,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Aharoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Howard</w:t>
+                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101508v1</w:t>
+                <w:t xml:space="preserve">hal-01230783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Aharoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Vušković</w:t>
+                <w:t xml:space="preserve">David Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the tie-break rule on the end-vertex problem</w:t>
               </w:r>
@@ -1641,239 +1641,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting 2-joins faster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Time Split Decomposition Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbit Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotignon Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vuskovic Kristina</w:t>
+                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.499-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/10080052X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00800019v1</w:t>
+                <w:t xml:space="preserve">hal-00921774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Time Split Decomposition Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting 2-joins faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
+                <w:t xml:space="preserve">Charbit Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
+                <w:t xml:space="preserve">Trotignon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuskovic Kristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.60-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921774v1</w:t>
+                <w:t xml:space="preserve">ensl-00800019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fractional Chromatic Number of Zykov Products of Graphs</w:t>
               </w:r>
@@ -1944,291 +1944,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Computing Set Overlap Classes</w:t>
+                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Limouzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00325371v1</w:t>
+                <w:t xml:space="preserve">lirmm-00292703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
+                <w:t xml:space="preserve">A Note on Computing Set Overlap Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Koiran</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Perifel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24, pp.39-53. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.186-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2006.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00292703v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00325371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs with Large Girth Not Embeddable in the Sphere</w:t>
               </w:r>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,77 +3500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Limouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raffinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>