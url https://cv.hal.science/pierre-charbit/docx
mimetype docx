--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -351,654 +351,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geňa Hahn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969899v1</w:t>
+                <w:t xml:space="preserve">hal-02969880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geňa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panos Giannopoulos</w:t>
+                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107441v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+                <w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Panos Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969880v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Revisiting a theorem by Folkman on graph colouring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00730-6⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.P1.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015353v2</w:t>
+                <w:t xml:space="preserve">hal-02194900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting a theorem by Folkman on graph colouring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (1), pp.P1.56. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Parameterized and Exact Computation, IPEC 2018, 82 (8), pp.2360-2394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/8899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00730-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194900v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclosings of decompositions of complete multigraphs in 2-edge-connected r -factorizations</w:t>
               </w:r>
@@ -1316,248 +1316,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Vušković</w:t>
+                <w:t xml:space="preserve">Ron Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230783v1</w:t>
+                <w:t xml:space="preserve">hal-01101508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Generalization of the Ryser-Brualdi-Stein Conjecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex elimination orderings for hereditary graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ron Aharoni</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Howard</w:t>
+                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101508v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the tie-break rule on the end-vertex problem</w:t>
               </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2651,287 +2651,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPTAS for Max Clique on Disks and Unit Balls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCS: Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS.2018.00060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CVIT.2016.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962198v1</w:t>
+                <w:t xml:space="preserve">hal-01962369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Independent Set in H-free graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">EPTAS for Max Clique on Disks and Unit Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">FOCS: Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CVIT.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FOCS.2018.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962369v1</w:t>
+                <w:t xml:space="preserve">hal-01962198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Graph Parameter to Measure Linearity</w:t>
               </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalla Mouatadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.154-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aboulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,259 +3354,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
+                <w:t xml:space="preserve">A Note On Computing Set Overlap Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raffinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00153736v1</w:t>
+                <w:t xml:space="preserve">hal-00192579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note On Computing Set Overlap Classes</w:t>
+                <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192579v1</w:t>
+                <w:t xml:space="preserve">ensl-00153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Orders: Equivalence and Duality</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11838" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015353v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00730-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asplund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.04.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bruhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Aharoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamcarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080052X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.10.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548307008528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548306007887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2018.00060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02462270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>