--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -143,50 +143,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux de recherche actuels portent sur le traitement et l'analyse des images numériques, appliqués à l'évaluation non destructive de structures naturelles et du génie civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je m'intéresse particulièrement à l'estimation statistique robuste et à la détection de singularité dans des signaux, images et nuages de points 3D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mon expertise porte sur le développement et l’application de méthodes en :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">problèmes inverses et régularisation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">reconstruction et modélisation 3D ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">vision par ordinateur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">reconnaissance des formes, apprentissage statistique, IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -1429,252 +1498,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing shape constraints into object-based traveltime tomography</w:t>
+                <w:t xml:space="preserve">Visibilité et lisibilité pour une plus grande sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Gaullier</w:t>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+                <w:t xml:space="preserve">Lionel Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Côte</w:t>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 935, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177235v1</w:t>
+                <w:t xml:space="preserve">hal-01301367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité et lisibilité pour une plus grande sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing shape constraints into object-based traveltime tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Patte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/9/095002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301367v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of Sonar and Laser Acquisition Data for Building the 3D Reference Model of a Canal Tunnel</w:t>
               </w:r>
@@ -1788,248 +1857,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guided Bilateral Filter: When the Joint/Cross Bilateral Filter Becomes Robust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Modèles déformables contraints en reconstruction tomographique par temps de première arrivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2389617⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2-3), pp.215-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TS.32.215-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215837v1</w:t>
+                <w:t xml:space="preserve">hal-02177249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles déformables contraints en reconstruction tomographique par temps de première arrivée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Gaullier</w:t>
+                <w:t xml:space="preserve">The Guided Bilateral Filter: When the Joint/Cross Bilateral Filter Becomes Robust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (2-3), pp.215-243. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp 1199-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TS.32.215-243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2389617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177249v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image-Based Inspection System for Canal Tunnel Heritage</w:t>
               </w:r>
@@ -2149,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian Half-Quadratic Approach to Robust Estimation and its Applications to Road Scene Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,397 +2294,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Revisited Half-Quadratic Approach for Simultaneous Robust Fitting of Multiple Curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Multi-Reference Shape Priors for Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer vision and Computer Graphics, revised selected papers of visigrapp'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81, pp.68-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-008-0163-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436287v1</w:t>
+                <w:t xml:space="preserve">hal-00873962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Reference Shape Priors for Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 81, pp.68-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 1 (81), pp 68 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-008-0163-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-008-0163-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00873962v1</w:t>
+                <w:t xml:space="preserve">hal-00372150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Reference Shape Priors for Active Contours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+                <w:t xml:space="preserve">A Revisited Half-Quadratic Approach for Simultaneous Robust Fitting of Multiple Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer vision and Computer Graphics, revised selected papers of visigrapp'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CCIS 21, pp 121-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00372150v1</w:t>
+                <w:t xml:space="preserve">hal-00436287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained-Optimization based Half-Quadratic Algorithm for Robustly Fitting Sets of Linearly Parametrized Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 272, pp.57-73</w:t>
@@ -2791,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust pose estimation and recognition using non-Gaussian modeling of appearance subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjorn Vik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,77 +2942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine-invariant geometric shape priors for region-based active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (8), pp.1352-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,377 +3040,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes géométriques de formes pour les contours actifs orientés région: une approche basée sur les moments de Legendre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to object detection using probabilistic appearance-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02683997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078388v1</w:t>
+                <w:t xml:space="preserve">hal-02177267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to object detection using probabilistic appearance-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
+                <w:t xml:space="preserve">Estimation robuste pour la détection et le suivi par caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (3), pp.205-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02683997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177267v1</w:t>
+                <w:t xml:space="preserve">hal-03078362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste pour la détection et le suivi par caméra</w:t>
+                <w:t xml:space="preserve">Contraintes géométriques de formes pour les contours actifs orientés région: une approche basée sur les moments de Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21 (3), pp.205-226</w:t>
+              <w:t xml:space="preserve">, 2004, 21 (2), pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078362v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection robuste par modèle probabiliste d'apparence : une approche bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (2), pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3811,143 +3880,261 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimisation de formes en sciences de l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, OSI3, 175p, 2018, Ouvrages scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théorie semi-quadratique, régularisation et estimation robuste. In : Problèmes inverses en génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), pp 143-165, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3957,51 +4144,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of TLS and sonar for the modelling of semi-immersed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4023,278 +4210,278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belén Riveiro; Roderik Lindenbergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Scanning - An Emerging Technology in Structural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press - Taylor &amp; Francis group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap. 10, 2019, ISPRS Book Series, 9781138496040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351018869-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation globale pour les contours actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation globale pour les contours actifs, In: Optimisation de formes en sciences de l'ingénieur : Méthodes et applications, OS 13, Chapitre 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, pp. 105-137, 2018, Les collections de l'IFSTTAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques biologiques pour la détection de la signalisation routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HERMES, pp 271-294, chapitre 10, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4304,1301 +4491,1301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie semi-quadratique, régularisation et estimation robuste</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IDENTIFICATION ET COMPTAGE DE TRANSPORTS DE MARCHANDISES DANGEREUSES PAR INTELLIGENCE ARTIFICIELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Klockenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France. pp.ID1694</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205703v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION ET COMPTAGE DE TRANSPORTS DE MARCHANDISES DANGEREUSES PAR INTELLIGENCE ARTIFICIELLE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalizing Flows contrastifs pour la détection d'anomalies sur ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194819v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation du filtre de FRANGI pour l'extraction des réseaux de fissures au sein d'images d'un glissement de terrain. Comparaison avec une méthode d'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hauseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Flows contrastifs pour la détection d'anomalies sur ouvrages d'art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théorie semi-quadratique, régularisation et estimation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France. pp.ID1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150867v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de méthodes de détection d'anomalies non supervisée pour l'auscultation des ouvrages d'art</w:t>
+                <w:t xml:space="preserve">Normalizing Flows with Task-specific Pre-training for Unsupervised Anomaly Detection on Engineering Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620019v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Flows with Task-specific Pre-training for Unsupervised Anomaly Detection on Engineering Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Terminologie, technologies, état de l'art de la numérisation à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">LA NUMÉRISATION DU PATRIMOINE GÉNIE CIVIL AU SERVICE DE LA MAINTENANCE - Journée technique IMGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMGC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715892v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie, technologies, état de l'art de la numérisation à différentes échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Mirande</w:t>
+                <w:t xml:space="preserve">Using deep learning for the dynamic evaluation of road marking features from laser imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA NUMÉRISATION DU PATRIMOINE GÉNIE CIVIL AU SERVICE DE LA MAINTENANCE - Journée technique IMGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMPROVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (France), France. pp.23-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0000177300003720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031982v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for the dynamic evaluation of road marking features from laser imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Foucher</w:t>
+                <w:t xml:space="preserve">Quantification du trafic de transport de marchandises dangereuses par reconnaissance des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Klockenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPROVE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; INRAE; TEPP, Oct 2024, Champs Sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576195v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification du trafic de transport de marchandises dangereuses par reconnaissance des formes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Ossard</w:t>
+                <w:t xml:space="preserve">Évaluation de méthodes de détection d'anomalies non supervisée pour l'auscultation des ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; INRAE; TEPP, Oct 2024, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891654v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le Pont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic bench based on ETSA antennas for civil engineering materials tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théau Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE International Conference on Antenna Measurements and Applications (IEEE CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S), Nov 2023, Gênes, Italy. pp.568-573, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence and multimodal imaging for tunnel inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cereyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,87 +5800,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORLD TUNNEL CONGRESS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITA-AITES, Sep 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Machine Learning on depth maps and images for tunnel equipment surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,222 +5898,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LowCost 3D workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Dec 2022, Würzburg, Germany. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating of a Deep Learning Method for Detecting Exposed Bars From Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux / Online, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust B-spline surface estimation for tunnel lining modelling and equipment surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5945,581 +6132,581 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux / Online, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IronNet : détection de fers apparents au sein de structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Décor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national sur la Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF Association Française pour la Reconnaissance et l'Interprétation des Formes, Oct 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies dans des images de tunnels par forêts d'arbres aléatoires ou par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Décor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dian Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCANNING TUNNELS WITH TWO VERY HIGH-RESOLUTION LASER DEVICES AND A STACKER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical 3D Metrology (O3DM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, STRASBOURG, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W18-39-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Detection in Tunnel Images using Random Forests and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Décor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dian Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Pattern Recognition Systems (ICPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2019.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative methods for waterway inspection: an application to canal tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6578,73 +6765,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIANC – World Congress Panama City, Panama 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, World Congress Panama City, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC 3D MODELING OF A CANAL-TUNNEL USING PHOTOGRAMMETRIC AND BATHYMETRIC DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6693,1264 +6880,1264 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Workshop “3D ARCH”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.495-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-495-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a static multibeam sonar scanner for 3D surveying in confined suqaquatic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moisan</w:t>
+                <w:t xml:space="preserve">Classification automatique de défauts sur des images de tunnels par forêts d'arbres aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dian Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867646v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de défauts sur des images de tunnels par forêts d'arbres aléatoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dian Bah</w:t>
+                <w:t xml:space="preserve">Évaluer l'offre de visibilité et de lisibilité - Besoin d'une auscultation du patrimoine routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">JTR 2016 - Journées Techniques Routes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nantes, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177470v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'offre de visibilité et de lisibilité - Besoin d'une auscultation du patrimoine routier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Assessment of a static multibeam sonar scanner for 3D surveying in confined suqaquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTR 2016 - Journées Techniques Routes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.541-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-541-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295060v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALIBRATION OF THE SR4500 TIME-OF-FLIGHT CAMERA FOR OUTDOOR MOBILE SURVEYING APPLICATIONS: A CASE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.469-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-469-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route Segmentation into Speed Limit Categories by using Image Analysis</w:t>
+                <w:t xml:space="preserve">Segmentation d'itinéraires en catégories de vitesse maximale autorisée par analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, France. pp.416-423</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177301v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Greffier</w:t>
+                <w:t xml:space="preserve">Building a 3D reference model for canal tunnel surveying using Sonar an Laser Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Underwater 3D Recording and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Piano di Sorrento, Italy. pp.153 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W5-153-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215842v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'itinéraires en catégories de vitesse maximale autorisée par analyse d'images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
+                <w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 1647-1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177477v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a 3D reference model for canal tunnel surveying using Sonar an Laser Scanning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moisan</w:t>
+                <w:t xml:space="preserve">Route Segmentation into Speed Limit Categories by using Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater 3D Recording and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, France. pp.416-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868912v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles déformables contraints en reconstruction tomographique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA - Transportation Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVISING A VISUAL INSPECTION SYSTEM FOR CANAL TUNNELS: PRELIMINARY STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,92 +8146,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International CIPA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-13-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCURACY ASSESSMENT OF A CANAL-TUNNEL 3D MODEL BY COMPARING PHOTOGRAMMETRY AND LASERSCANNING RECORDING TECHNIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8093,132 +8280,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Prybyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International CIPA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.171-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-171-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'indice de microfissuration du béton par traitement d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Moliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8237,424 +8424,424 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque international francophone du club CMOI/SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. pp 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage bilatéral guidé des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants SPI-STIC de l'IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and recognition of urban road markings using images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Sebsadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,890 +8856,890 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France. pp 1747-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Road Marking Extraction in Urban Environments Using Stereo Images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 394-400</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549861v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles approches en diagnostic de la visibilité géométrique routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">PRAC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259681v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches en diagnostic de la visibilité géométrique routière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 10p</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560587v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Road Marking Extraction in Urban Environments Using Stereo Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Sebsadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 394-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549868v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a road sign pre-detection system by image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kebbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, France. pp 362-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'a priori de forme en reconstruction tomographique orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing shape priors in object-based tomographic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Road Marking Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9567,561 +9754,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE Conference on Intelligent Transportation Systems (ITSC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. pp 174-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Robust Fitting of Curves and Sets of Curves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes de forme multi-modèles pour les contours actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Non Convex Programming (NCP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, France</w:t>
+              <w:t xml:space="preserve">21ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 745-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399885v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de forme multi-modèles pour les contours actifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+                <w:t xml:space="preserve">On Robust Fitting of Curves and Sets of Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp 745-748</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Non Convex Programming (NCP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372084v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION 3D DE ROUTES PAR TELEMETRIE LASER EMBARQUEE POUR LA MESURE DE DISTANCE DE VISIBILITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Robust Estimation Algorithms for Tracking Explicit Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio-Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Copenhagen, Denmark. pp.492-507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-47969-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance robuste non-supervisée d'images en couleur utilisant la théorie semi-quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10131,130 +10318,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging device and method for generating an image of road markings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Sebsadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2013007955A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10264,51 +10451,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation en dynamique de la qualité du marquage routier par apprentissage profond à partir de données LCMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10317,196 +10504,196 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'une transformée en ondelettes 2D dyadique au fil de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de contrat CNES/TBS 896/95/CNES/1379/00, Laboratoire I3S / UNS. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10574,51 +10761,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1138762A"/>
+    <w:nsid w:val="C7B29D32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="5A0471FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10724,50 +11059,53 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -10805,51 +11143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-5647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18234388X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01183977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4763" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Plantey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hamacek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ruellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corfdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/9/095002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.215-243" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0163-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4TL3FRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Vik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02683997" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-Feraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.551699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malick Koulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1047-3203(92)90037-T" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68429A4E72C9178BD366AAA529DDF690D0953A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205703v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gublin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Klockenbring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177300003720" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cereyon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barcet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120191" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;cor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dian Bah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440827v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fosse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W18-39-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulogne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larive" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-469-2016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;renger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kebbous" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207561v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-5647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18234388X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01183977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4763" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Plantey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hamacek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ruellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corfdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/9/095002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.215-243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0163-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4TL3FRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Vik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02683997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-Feraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.551699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malick Koulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1047-3203(92)90037-T" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68429A4E72C9178BD366AAA529DDF690D0953A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04698645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leissing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gublin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Klockenbring" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205703v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177300003720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cereyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barcet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120191" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;cor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dian Bah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W18-39-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0239" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulogne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larive" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-469-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;renger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kebbous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207561v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>