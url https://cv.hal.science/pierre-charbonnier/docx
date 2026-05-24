--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,10706 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10654 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre CHARBONNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur HDR, responsable adjoint de l'équipe recherche ENDSUM du Cerema</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9374-5647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18234388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=vh6dN20AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche actuels portent sur le traitement et l'analyse des images numériques, appliqués à l'évaluation non destructive de structures naturelles et du génie civil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse particulièrement à l'estimation statistique robuste et à la détection de singularité dans des signaux, images et nuages de points 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon expertise porte sur le développement et l’application de méthodes en :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">problèmes inverses et régularisation ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reconstruction et modélisation 3D ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">vision par ordinateur ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reconnaissance des formes, apprentissage statistique, IA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de forme et d'apparence en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Strasbourg, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction d’image : régularisation avec prise en compte des discontinuités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nice - Sophia Antipolis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NICE4763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01183977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire automatisé de la signalisation verticale : retour d'expérience du projet CereMap3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hamacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'intelligence artificielle au service des infrastructures de transport, 1011, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Based Methodology for Assessing Road Marking Wear from Laser Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (8), pp.923. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-025-04470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'imagerie et de la reconnaissance des formes pour la gestion de patrimoine des ouvrages d'art. Partie 2 - Surveillance et Diagnostic des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Ouvrages d'Art du Cerema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.36-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'imagerie et de la reconnaissance des formes pour la gestion de patrimoine des ouvrages d'art. Partie 1 - Recensement et identification des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Ouvrages d'Art du Cerema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise d’œuvre de chantier 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Corfdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Ouvrages d'Art du Cerema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.64-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Photogrammetric and Bathymetric Data to Build a 3D Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (175), pp.202-223. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-localisation des données pour la modélisation 3D de tunnels : développements et évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Static Multibeam Sonar Scanner for 3D Surveys in Confined Underwater Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1395. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et lisibilité pour une plus grande sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 935, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing shape constraints into object-based traveltime tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (9), pp.095002. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/32/9/095002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of Sonar and Laser Acquisition Data for Building the 3D Reference Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31180 - 31204. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s151229855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles déformables contraints en reconstruction tomographique par temps de première arrivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2-3), pp.215-243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.215-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Bilateral Filter: When the Joint/Cross Bilateral Filter Becomes Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp 1199-1208. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2389617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-Based Inspection System for Canal Tunnel Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian Half-Quadratic Approach to Robust Estimation and its Applications to Road Scene Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (14), pp 2192-2200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revisited Half-Quadratic Approach for Simultaneous Robust Fitting of Multiple Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer vision and Computer Graphics, revised selected papers of visigrapp'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, CCIS 21, pp 121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Reference Shape Priors for Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81, pp.68-81. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-008-0163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Reference Shape Priors for Active Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (81), pp 68 - 81. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-008-0163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained-Optimization based Half-Quadratic Algorithm for Robustly Fitting Sets of Linearly Parametrized Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp 227-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéréovision appliquée à l'analyse de scènes routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust pose estimation and recognition using non-Gaussian modeling of appearance subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjorn Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (5), pp 901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine-invariant geometric shape priors for region-based active contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (8), pp.1352-1357. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2006.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes géométriques de formes pour les contours actifs orientés région: une approche basée sur les moments de Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to object detection using probabilistic appearance-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.317-332. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02683997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation robuste pour la détection et le suivi par caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.205-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection robuste par modèle probabiliste d'apparence : une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic edge-preserving regularization in computed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.298-311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/83.551699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode adaptative de reconstruction tomographique préservant les discontinuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13 (4 - Supplément - Fiches techniques), pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized iterative SPECT reconstruction method which preserves sharp edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Darcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Malick Koulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34 (5), pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy image restoration using multiresolution markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.338-346. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1047-3203(92)90037-T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de formes en sciences de l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leissing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, OSI3, 175p, 2018, Ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie semi-quadratique, régularisation et estimation robuste. In : Problèmes inverses en génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), pp 143-165, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of TLS and sonar for the modelling of semi-immersed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belén Riveiro; Roderik Lindenbergh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Scanning - An Emerging Technology in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chap. 10, 2019, ISPRS Book Series, 9781138496040. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351018869-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale pour les contours actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation globale pour les contours actifs, In: Optimisation de formes en sciences de l'ingénieur : Méthodes et applications, OS 13, Chapitre 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, pp. 105-137, 2018, Les collections de l'IFSTTAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques biologiques pour la détection de la signalisation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation en traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES, pp 271-294, chapitre 10, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie semi-quadratique, régularisation et estimation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France. pp.ID1694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION ET COMPTAGE DE TRANSPORTS DE MARCHANDISES DANGEREUSES PAR INTELLIGENCE ARTIFICIELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Klockenbring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Ossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing Flows contrastifs pour la détection d'anomalies sur ouvrages d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du filtre de FRANGI pour l'extraction des réseaux de fissures au sein d'images d'un glissement de terrain. Comparaison avec une méthode d'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hauseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de méthodes de détection d'anomalies non supervisée pour l'auscultation des ouvrages d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing Flows with Task-specific Pre-training for Unsupervised Anomaly Detection on Engineering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie, technologies, état de l'art de la numérisation à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA NUMÉRISATION DU PATRIMOINE GÉNIE CIVIL AU SERVICE DE LA MAINTENANCE - Journée technique IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMGC, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning for the dynamic evaluation of road marking features from laser imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPROVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers (France), France. pp.23-31, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000177300003720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du trafic de transport de marchandises dangereuses par reconnaissance des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Klockenbring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Ossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; INRAE; TEPP, Oct 2024, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le Pont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic bench based on ETSA antennas for civil engineering materials tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théau Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Antenna Measurements and Applications (IEEE CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S), Nov 2023, Gênes, Italy. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and multimodal imaging for tunnel inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cereyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD TUNNEL CONGRESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITA-AITES, Sep 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine Learning on depth maps and images for tunnel equipment surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LowCost 3D workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS, Dec 2022, Würzburg, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating of a Deep Learning Method for Detecting Exposed Bars From Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux / Online, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust B-spline surface estimation for tunnel lining modelling and equipment surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux / Online, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IronNet : détection de fers apparents au sein de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Décor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national sur la Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF Association Française pour la Reconnaissance et l'Interprétation des Formes, Oct 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies dans des images de tunnels par forêts d'arbres aléatoires ou par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Décor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dian Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCANNING TUNNELS WITH TWO VERY HIGH-RESOLUTION LASER DEVICES AND A STACKER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical 3D Metrology (O3DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, STRASBOURG, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W18-39-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Detection in Tunnel Images using Random Forests and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Décor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dian Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Pattern Recognition Systems (ICPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methods for waterway inspection: an application to canal tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC – World Congress Panama City, Panama 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, World Congress Panama City, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC 3D MODELING OF A CANAL-TUNNEL USING PHOTOGRAMMETRIC AND BATHYMETRIC DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop “3D ARCH”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.495-501, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-495-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de défauts sur des images de tunnels par forêts d'arbres aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dian Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'offre de visibilité et de lisibilité - Besoin d'une auscultation du patrimoine routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR 2016 - Journées Techniques Routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a static multibeam sonar scanner for 3D surveying in confined suqaquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-541-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRATION OF THE SR4500 TIME-OF-FLIGHT CAMERA FOR OUTDOOR MOBILE SURVEYING APPLICATIONS: A CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.469-476, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-469-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route Segmentation into Speed Limit Categories by using Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, France. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'itinéraires en catégories de vitesse maximale autorisée par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a 3D reference model for canal tunnel surveying using Sonar an Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater 3D Recording and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piano di Sorrento, Italy. pp.153 - 159, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W5-153-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fournela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 1647-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles déformables contraints en reconstruction tomographique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transportation Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVISING A VISUAL INSPECTION SYSTEM FOR CANAL TUNNELS: PRELIMINARY STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-13-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY ASSESSMENT OF A CANAL-TUNNEL 3D MODEL BY COMPARING PHOTOGRAMMETRY AND LASERSCANNING RECORDING TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-171-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'indice de microfissuration du béton par traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international francophone du club CMOI/SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. pp 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bilatéral guidé des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants SPI-STIC de l'IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and recognition of urban road markings using images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp 1747-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Road Marking Extraction in Urban Environments Using Stereo Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp 394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en diagnostic de la visibilité géométrique routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a road sign pre-detection system by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kebbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France. pp 362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'a priori de forme en reconstruction tomographique orientée objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing shape priors in object-based tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Road Marking Feature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Conference on Intelligent Transportation Systems (ITSC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp 174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust Fitting of Curves and Sets of Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Non Convex Programming (NCP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de forme multi-modèles pour les contours actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France. pp 745-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION 3D DE ROUTES PAR TELEMETRIE LASER EMBARQUEE POUR LA MESURE DE DISTANCE DE VISIBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Robust Estimation Algorithms for Tracking Explicit Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision (ECCV'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Copenhagen, Denmark. pp.492-507, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47969-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance robuste non-supervisée d'images en couleur utilisant la théorie semi-quadratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging device and method for generating an image of road markings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Sebsadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013007955A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en dynamique de la qualité du marquage routier par apprentissage profond à partir de données LCMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'une transformée en ondelettes 2D dyadique au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de contrat CNES/TBS 896/95/CNES/1379/00, Laboratoire I3S / UNS. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10761,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7B29D32"/>
+    <w:nsid w:val="ECE7CA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10909,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A0471FB"/>
+    <w:nsid w:val="FC887CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11143,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-5647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18234388X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01183977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4763" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Plantey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hamacek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ruellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corfdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/9/095002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.215-243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0163-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4TL3FRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Vik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02683997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-Feraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.551699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malick Koulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1047-3203(92)90037-T" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68429A4E72C9178BD366AAA529DDF690D0953A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04698645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leissing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gublin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Klockenbring" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205703v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177300003720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cereyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barcet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120191" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;cor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dian Bah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W18-39-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0239" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulogne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larive" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-469-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;renger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kebbous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207561v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-5647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18234388X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vh6dN20AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01183977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4763" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Plantey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hamacek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ruellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corfdir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/9/095002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.215-243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0163-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4TL3FRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Vik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02683997" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-Feraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.551699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malick Koulibaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1047-3203(92)90037-T" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68429A4E72C9178BD366AAA529DDF690D0953A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04698645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leissing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205703v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gublin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Klockenbring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ossard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177300003720" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cereyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barcet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W2-2022-1-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120191" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;cor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dian Bah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W18-39-2019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177504v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0239" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulogne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-469-2016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;renger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kebbous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207561v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>