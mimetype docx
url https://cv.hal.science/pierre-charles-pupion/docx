--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -325,252 +325,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-Based Artefacts as a Source of Loyalty at the French Valley of the Monkeys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la motivation à l’engagement pour le service public : Etude comparative entre la France, la Chine et la Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mouillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang-Jai Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorbaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.05.031⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052687ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123546v1</w:t>
+                <w:t xml:space="preserve">hal-02012808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la motivation à l’engagement pour le service public : Etude comparative entre la France, la Chine et la Corée du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem-Based Artefacts as a Source of Loyalty at the French Valley of the Monkeys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (2), pp.60-79. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1052687ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012808v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of prices resulting from yield management practices in hotels</w:t>
               </w:r>
@@ -654,369 +654,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs et régulation de systèmes universitaires : l’élaboration des codes de déontologie en France et dans les pays du CAMES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dorbaire</w:t>
+                <w:t xml:space="preserve">Fidélisation et fidélité dans l’hôtellerie : une comparaison franco-slovaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.325.0039⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (4), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.078.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614847v1</w:t>
+                <w:t xml:space="preserve">hal-02614859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cloud computing adoption in major French local public authorities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Leroux</w:t>
+                <w:t xml:space="preserve">Valeurs et régulation de systèmes universitaires : l’élaboration des codes de déontologie en France et dans les pays du CAMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chappoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorbaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (4), pp.11. </w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.154.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.325.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613001v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélisation et fidélité dans l’hôtellerie : une comparaison franco-slovaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+                <w:t xml:space="preserve">Modelling cloud computing adoption in major French local public authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (4), pp.161. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.078.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.154.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614859v1</w:t>
+                <w:t xml:space="preserve">hal-02613001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle gestion des organisations de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,774 +1262,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de collectivités locales, pilotage des ressources humaines et implication affective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance du tourisme et chaîne de la valeur globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorbaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Masingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque AIRMAP, « Un management public universel? »</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l'AIRMAP : "Un management public universel ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271724v1</w:t>
+                <w:t xml:space="preserve">hal-03131264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion des collectivités locales, pilotage des ressources humaines et implication affective</w:t>
+                <w:t xml:space="preserve">Fusion de collectivités locales, pilotage des ressources humaines et implication affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque AIRMAP. 6ème Colloque AIRMAP, « Un management public universel? »</w:t>
+              <w:t xml:space="preserve">6ème Colloque AIRMAP, « Un management public universel? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372257v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de marque et fusions régionales : le cas de la région Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion des collectivités locales, pilotage des ressources humaines et implication affective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles régions : la grande transformation - 11 Avril 2017 - Poitiers Espace Mendès France Fédération de recherche Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque AIRMAP. 6ème Colloque AIRMAP, « Un management public universel? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315235v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Public Values and Principle of Honor in the Public Organizational Strategy: The Case of Network Conference of the Directors of French Institutes of Public Administration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de marque et fusions régionales : le cas de la région Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPA American Society for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Denver, France</w:t>
+              <w:t xml:space="preserve">Nouvelles régions : la grande transformation - 11 Avril 2017 - Poitiers Espace Mendès France Fédération de recherche Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498174v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance du tourisme et chaîne de la valeur globale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Public Values and Principle of Honor in the Public Organizational Strategy: The Case of Network Conference of the Directors of French Institutes of Public Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l'AIRMAP : "Un management public universel ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">ASPA American Society for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131264v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From public service motivation to public service commitment : comparative study between France and China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Public values, activation of public services and commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorbaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference Korean Association of Public Administration (KAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cheonan, South Korea</w:t>
+              <w:t xml:space="preserve">Annual conference American Society for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012953v1</w:t>
+                <w:t xml:space="preserve">hal-02012939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public values, activation of public services and commitment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From public service motivation to public service commitment : comparative study between France and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorbaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference American Society for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Annual conference Korean Association of Public Administration (KAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cheonan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012939v1</w:t>
+                <w:t xml:space="preserve">hal-02012953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Service Motivation to Public Service Commitment : Comparative study between France and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorbaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,207 +2080,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête de la performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Valeurs de service public et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, pp.1-2</w:t>
+              <w:t xml:space="preserve">2013, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962200v1</w:t>
+                <w:t xml:space="preserve">hal-00962205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs de service public et performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La quête de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, pp.1-3</w:t>
+              <w:t xml:space="preserve">2013, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962205v1</w:t>
+                <w:t xml:space="preserve">hal-00962200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le New Public Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chappoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lancella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.113.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36L593CZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Jai Yun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052687ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chappoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.325.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.024.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masingue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lancella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.113.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36L593CZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Jai Yun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052687ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chappoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.325.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.024.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masingue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00962193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>