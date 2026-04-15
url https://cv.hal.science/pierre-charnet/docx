--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -234,870 +234,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+                <w:t xml:space="preserve">Chlordecone reduces hyperpolarization-activated-current (Ih) conductance in honeybee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M Doucet</w:t>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Legrand</w:t>
+                <w:t xml:space="preserve">Nassim Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cambon</w:t>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.104659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2025.104659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+                <w:t xml:space="preserve">hal-04967787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inwardly rectifying potassium channels: Critical insights for insect species and Apis mellifera</w:t>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig A Doupnik</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charnet</w:t>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chahine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336950.2025.2529250⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376993v1</w:t>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlordecone reduces hyperpolarization-activated-current (Ih) conductance in honeybee</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inwardly rectifying potassium channels: Critical insights for insect species and Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Magaud</w:t>
+                <w:t xml:space="preserve">Craig A Doupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Fares</w:t>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114, pp.104659. </w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2025.104659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19336950.2025.2529250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967787v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, functional expression, and pharmacological characterization of inwardly rectifying potassium channels (Kir) from Apis mellifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
+                <w:t xml:space="preserve">Cardiotoxicity of the diamide insecticide chlorantraniliprole in the intact heart and in isolated cardiomyocytes from the honey bee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Chahine</w:t>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pouliot</w:t>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jérôme Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.7834. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.14938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58234-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-65007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795587v1</w:t>
+                <w:t xml:space="preserve">hal-04635165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling impacts of the insecticide deltamethrin on neuronal sodium channels in honey bees: Molecular insights and behavioural outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aklesso Kadala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+                <w:t xml:space="preserve">Mercédès Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 369, pp.143852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiotoxicity of the diamide insecticide chlorantraniliprole in the intact heart and in isolated cardiomyocytes from the honey bee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+                <w:t xml:space="preserve">Cloning, functional expression, and pharmacological characterization of inwardly rectifying potassium channels (Kir) from Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Charreton</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.14938. </w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.7834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-65007-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635165v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeybee CaV4 has distinct permeation, inactivation, and pharmacology from homologous NaV channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,697 +1289,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different efficiency of auxiliary/chaperone proteins to promote the functional reconstitution of honeybee glutamate and acetylcholine receptors in Xenopus laevis oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Michel Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.620-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03699305v1</w:t>
+                <w:t xml:space="preserve">hal-03839740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glutathione Metabolite γ-Glutamyl-Glutamate Partially Activates Glutamate NMDA Receptors in Central Neurons With Higher Efficacy for GluN2B-Containing Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.794680⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507544v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cens</w:t>
+                <w:t xml:space="preserve">The Glutathione Metabolite γ-Glutamyl-Glutamate Partially Activates Glutamate NMDA Receptors in Central Neurons With Higher Efficacy for GluN2B-Containing Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Pierre Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arel</w:t>
+                <w:t xml:space="preserve">Mete Kayatekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.794680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.794680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727841v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular targets of neurotoxic insecticides in Apis mellifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Estaran</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101531⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621562v1</w:t>
+                <w:t xml:space="preserve">hal-03727841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different efficiency of auxiliary/chaperone proteins to promote the functional reconstitution of honeybee glutamate and acetylcholine receptors in Xenopus laevis oocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charnet</w:t>
+                <w:t xml:space="preserve">Molecular targets of neurotoxic insecticides in Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.620-633. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imb.12791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839740v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular targets of ivermectin and lotilaner in the human louse Pediculus humanus humanus: New prospects for the treatment of pediculosis</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthine Toubate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2099,103 +2099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of Glutathione Metabolism Modulate IP3-Mediated Store-Operated Ca2+ Entry on Astroglioma Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Snabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.785727. </w:t>
@@ -2227,377 +2227,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction</w:t>
+                <w:t xml:space="preserve">Divalent cations permeation in a Ca2+ non-conducting skeletal muscle dihydropyridine receptor mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charnet</w:t>
+                <w:t xml:space="preserve">Romane Idoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+                <w:t xml:space="preserve">Clarisse Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Collet</w:t>
+                <w:t xml:space="preserve">Vincent Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamika Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.15262⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2020.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135134v1</w:t>
+                <w:t xml:space="preserve">hal-03001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent cations permeation in a Ca2+ non-conducting skeletal muscle dihydropyridine receptor mouse model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacquemond</w:t>
+                <w:t xml:space="preserve">Christopher Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamika Dayal</w:t>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Grabner</w:t>
+                <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.102256. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (20), pp.4808-4808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2020.102256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.15262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001292v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous expression of GABA receptor‐like subunits LCCH3 and GRD reveals functional diversity of GABA receptors in the honeybee Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177 (17), pp.3924-3940. </w:t>
@@ -2648,51 +2648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Ebou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cav2.1 C‐terminal fragments produced in Xenopus laevis oocytes do not modify the channel expression and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2893,412 +2893,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-gated sodium channels from the bees Apis mellifera and Bombus terrestris are differentially modulated by pyrethroid insecticides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting TMEM176B Enhances Antitumor Immunity and Augments the Efficacy of Immune Checkpoint Blockers by Unleashing Inflammasome Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousset</w:t>
+                <w:t xml:space="preserve">Mercedes Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jeldres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil D Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37278-z⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349347v1</w:t>
+                <w:t xml:space="preserve">inserm-02145714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey bees long-lasting locomotor deficits after exposure to the diamide chlorantraniliprole are accompanied by brain and muscular calcium channels alterations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Voltage-gated sodium channels from the bees Apis mellifera and Bombus terrestris are differentially modulated by pyrethroid insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Charreton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39193-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37278-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349362v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting TMEM176B Enhances Antitumor Immunity and Augments the Efficacy of Immune Checkpoint Blockers by Unleashing Inflammasome Activation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Honey bees long-lasting locomotor deficits after exposure to the diamide chlorantraniliprole are accompanied by brain and muscular calcium channels alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (5), pp.767-781. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39193-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02145714v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple combinations of RDL subunits diversify the repertoire of GABA receptors in the honey bee parasite Varroa destructor</w:t>
               </w:r>
@@ -3310,77 +3310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Folacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Brunello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (49), pp.19012-19024. </w:t>
@@ -3412,321 +3412,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to &amp;quot;Rigor, reproducibility and in vitro CSF assays: The devil in the details</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicologie in situ et in ovo : comprendre les mécanismes de toxicité des insecticides, améliorer l’anticipation des risques et trouver des alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (6), pp.907--910. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.111-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137721395860605E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792568v1</w:t>
+                <w:t xml:space="preserve">hal-01595557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicologie in situ et in ovo : comprendre les mécanismes de toxicité des insecticides, améliorer l’anticipation des risques et trouver des alternatives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to &amp;quot;Rigor, reproducibility and in vitro CSF assays: The devil in the details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.111-115. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (6), pp.907--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137721395860605E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.24939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595557v1</w:t>
+                <w:t xml:space="preserve">hal-01792568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaflumizone inhibits the honeybee NaV 1 channel by targeting recovery from slow inactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 591 (23), pp.3842-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,64 +3773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeybee locomotion is impaired by Am-CaV3 low voltage-activated Ca(2+) channel antagonist.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of l -Theanine Excitatory Actions on Hippocampal Neurons: Toward the Generation of Novel N -Methyl- d -aspartate Receptor Modulators Based on Its Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,874 +4022,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of c-Aminobutyric Acid-A Receptor Potentiation in Central Hypersomnolence Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Drujont</w:t>
+                <w:t xml:space="preserve">Elisa Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lemoine</w:t>
+                <w:t xml:space="preserve">Regis Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+                <w:t xml:space="preserve">Lucie Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (2), pp.259-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02150842v1</w:t>
+                <w:t xml:space="preserve">inserm-01484922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential action of pyrethroids on honey bee and bumble bee voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110 (3), pp.112a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization of the honeybee DSC1 orthologue reveals a novel voltage-dependent Ca2+ channel subfamily: CaV4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148 (2), pp.133-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1085/jgp.201611614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of c-Aminobutyric Acid-A Receptor Potentiation in Central Hypersomnolence Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Drujont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Evangelista</w:t>
+                <w:t xml:space="preserve">Aurélie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Lopez</w:t>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barateau</w:t>
+                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80 (2), pp.259-68. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01484922v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A locomotor deficit induced by sublethal doses of pyrethroid and neonicotinoid insecticides in the honeybee&amp;lt;em&amp;gt; Apis mellifera&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Molecular characterization and functional expression of the&amp;lt;em&amp;gt; Apis mellifera&amp;lt;/em&amp;gt; voltage-dependent Ca(2+) channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144879⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632327v1</w:t>
+                <w:t xml:space="preserve">hal-02639293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and functional expression of the&amp;lt;em&amp;gt; Apis mellifera&amp;lt;/em&amp;gt; voltage-dependent Ca(2+) channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A locomotor deficit induced by sublethal doses of pyrethroid and neonicotinoid insecticides in the honeybee&amp;lt;em&amp;gt; Apis mellifera&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Garnery</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58, pp.12-27. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639293v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of neuronal high-voltage activated CaV2 Ca2+ channels by the small GTPase RhoA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Sangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bowerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5113,90 +5113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the honeybee AmNaV1 channel and tools to assess the toxicity of insecticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Delemotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, 17 p. </w:t>
@@ -5228,351 +5228,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autologous Dendritic Cells Prolong Allograft Survival Through Tmem176b-Dependent Antigen Cross-Presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrethroids differentially alter voltage-gated sodium channels from the honeybee central olfactory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Segovia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Tilly</w:t>
+                <w:t xml:space="preserve">Ingrid Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.12708⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02167834v1</w:t>
+                <w:t xml:space="preserve">hal-01131085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrethroids differentially alter voltage-gated sodium channels from the honeybee central olfactory neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+                <w:t xml:space="preserve">Autologous Dendritic Cells Prolong Allograft Survival Through Tmem176b-Dependent Antigen Cross-Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Jakob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.1021-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131085v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02167834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first honeybee Ca2+ channel subunit reveals two novel species- and splicing-specific modes of regulation of channel inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,77 +5778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two sets of amino acids of the domain I of Cav2.3 Ca(2+) channels contribute to their high sensitivity to extracellular protons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6016,77 +6016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction into Ca(v)2.1 of the homologous mutation of Ca(v)1.2 causing the Timothy syndrome questions the role of V421 in the phenotypic definition of P-type Ca(2+) channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 457 (2), pp.417-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6120,90 +6120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinant for specific Ca/Ba selectivity profiles of low and high threshold Ca2+ channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 130 (4), pp.415-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6250,64 +6250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alone at last! New functions for Ca2+ channel beta subunits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sci. STKE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (275), pe11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6354,64 +6354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Structure of the calcium channel beta subunit: the place of the beta-interaction domain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (3), pp.279-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May C Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Divita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Aldrian-Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1667 (2), pp.141-147. </w:t>
@@ -6716,51 +6716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puroindolines form ion channels in biological membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,1079 +6872,1079 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiotoxicity of the diamide insecticide chlorantraniliprole in the intact heart and in isolated cardiomyocytes from the honey bee</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular composition shapes biophysical and pharmacological properties of Apis mellifera AMPA receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Charreton</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Muscle Conference - EMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">24th meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716365v1</w:t>
+                <w:t xml:space="preserve">hal-04883866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new type of prepulse facilitation in honey bee CaV4 Ca2+ channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cardiotoxicity of the diamide insecticide chlorantraniliprole in the intact heart and in isolated cardiomyocytes from the honey bee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Ion Channel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canaux Ioniques / Ion Channel association, Sep 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">51st European Muscle Conference - EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716684v1</w:t>
+                <w:t xml:space="preserve">hal-04716365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular composition shapes biophysical and pharmacological properties of Apis mellifera AMPA receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification of a new type of prepulse facilitation in honey bee CaV4 Ca2+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th meeting of the Club of Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">33rd Ion Channel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canaux Ioniques / Ion Channel association, Sep 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883866v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee CaV4/DSC1: a Ca channel with surprising properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaV4: a new type of Calcium channel identified in Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Bertaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Lisa Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuBee2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">22th meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club de Neurobiologie des Invertébrés, May 2022, Montpellier, France. pp.P5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271925v1</w:t>
+                <w:t xml:space="preserve">hal-04271942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the octopamine receptor in the honey bee Apis mellifera and in Varroa destructor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different agonists activate different signaling pathways in Apis mellifera and Varroa destructor octopamine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th meeting of the Club of Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">EurBee2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271948v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of the insecticide deltamethrin on neuronal sodium channels and muscular calcium channels from the honey bee Apis mellifera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aklesso Kadala</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mercédès Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurBee 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different agonists activate different signaling pathways in Apis mellifera and Varroa destructor octopamine receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the octopamine receptor in the honey bee Apis mellifera and in Varroa destructor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Folacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurBee2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">22th meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998688v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaV4: a new type of Calcium channel identified in Insect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+                <w:t xml:space="preserve">Characterization of honeybee CaV4/DSC1: a Ca channel with surprising properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Souci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Lisa Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th meeting of the Club of Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club de Neurobiologie des Invertébrés, May 2022, Montpellier, France. pp.P5</w:t>
+              <w:t xml:space="preserve">EuBee2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271942v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of the insecticide deltamethrin on neuronal sodium channels and muscular calcium channels from the honey bee Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aklesso Kadala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mercédès Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th meeting of the Club of Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club de Neurobiologie des Invertébrés, May 2022, Montpellier, France. pp.P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7982,64 +7982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeybee CaV4/DSC1: different from classical NaV and CaV channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,77 +8107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8219,103 +8219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of insect cardiomyocytes under voltage-clamp after enzymatic isolation from the honey bee cardiac tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercédès Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurBee2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
@@ -8357,77 +8357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8469,77 +8469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of GSH content modulate [Ca2+]i homeostasis in rat astroglioma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,954 +8588,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of Asn by Asp at entrance of the pore region conditions ion selectivity of voltage-gated Ca2+ channels in skeletal muscle from a non-Ca2+ conducting dihydropyridine receptor mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Grabner</w:t>
+                <w:t xml:space="preserve">Backbone cyclisation turns nAChRa-conotoxine CIA into highly potent neuronal nAChR ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward R. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference: Muscle: Excitation-Contraction Coupling "Intracellular Ca Release Control Points Vital to Health and Disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lucca (Barga), Italy</w:t>
+              <w:t xml:space="preserve">21ème Congrès du Groupe Français des Peptides et Protéines (GFPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines (GFPP), May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348882v1</w:t>
+                <w:t xml:space="preserve">hal-04998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclisation turns nAChRa-conotoxine CIA into highly potent neuronal nAChR ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Backbone cyclization turns muscle nAChR α-conotoxin CIA into highly potent neuronal nAChR ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David T. Wilson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward R. J. Evans</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès du Groupe Français des Peptides et Protéines (GFPP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines (GFPP), May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21e Congrès du GFPP, Amboise (France), 12-16 Mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998430v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization turns muscle nAChR α-conotoxin CIA into highly potent neuronal nAChR ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Ewans</w:t>
+                <w:t xml:space="preserve">Substitution of Asn by Asp at entrance of the pore region conditions ion selectivity of voltage-gated Ca2+ channels in skeletal muscle from a non-Ca2+ conducting dihydropyridine receptor mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamika Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Congrès du GFPP, Amboise (France), 12-16 Mai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference: Muscle: Excitation-Contraction Coupling "Intracellular Ca Release Control Points Vital to Health and Disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349239v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349028v1</w:t>
+                <w:t xml:space="preserve">hal-02349001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349001v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee DSC1: a new voltage-gated Ca2+ channel with specific gating and permeation properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Toxicologie des abeilles - Approches in situ et in ovo. Présentation des brevets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Ménard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Ion Channel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sète, France</w:t>
+              <w:t xml:space="preserve">Carrefour de l'innovation Agronomique - CIAg Abeilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546160v1</w:t>
+                <w:t xml:space="preserve">hal-03546113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicologie des abeilles - Approches in situ et in ovo. Présentation des brevets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Honeybee DSC1: a new voltage-gated Ca2+ channel with specific gating and permeation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'innovation Agronomique - CIAg Abeilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">27th Ion Channel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546113v1</w:t>
+                <w:t xml:space="preserve">hal-03546160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an in vitro screening to better understand the toxicity of insecticides, improve anticipation of risks encountered by pollinators and find alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th congress of apidology EURBEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj-Napoca, Romania</w:t>
@@ -9564,103 +9564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apis mellifera voltage-gated Ca2+ channels : cloning and in vivo &amp; in vitro characterization of the honeybee ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
@@ -9702,77 +9702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolécules du thé vert: caractérisation et recherche d'analogues de la théanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9840,583 +9840,583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee CaV4 defines a new family of voltage-gated Ca channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+                <w:t xml:space="preserve">Glutamate partner drives gamma-glutamyl-dipeptide effects on ionotropic glutamate receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mete Kayatekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th meeting of the Club of Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Quand Rabelais rencontre Balard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883836v1</w:t>
+                <w:t xml:space="preserve">hal-04740425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate partner drives gamma-glutamyl-dipeptide effects on ionotropic glutamate receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+                <w:t xml:space="preserve">Characterization of honeybee CaV4 defines a new family of voltage-gated Ca channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand Rabelais rencontre Balard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24th meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740425v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee CaV4/DSC1: a Ca channel with surprising properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Canaux Ioniques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sète, France. , 31rst Ion Channels Meeting Abstracts Book, pp.P1</w:t>
+              <w:t xml:space="preserve">31th Ion Channel meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sète, France. , 31rst Ion Channels Meeting Abstracts Book, pp.P24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998699v1</w:t>
+                <w:t xml:space="preserve">hal-04271501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization of honeybee CaV4/DSC1: a Ca channel with surprising properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Ion Channel meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sète, France. , 31rst Ion Channels Meeting Abstracts Book, pp.P24</w:t>
+              <w:t xml:space="preserve">Colloque Canaux Ioniques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sète, France. , 31rst Ion Channels Meeting Abstracts Book, pp.P1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271501v1</w:t>
+                <w:t xml:space="preserve">hal-04998699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of GSH content modulate [Ca2+]i homeostasis in rat astroglioma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10465,476 +10465,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee CaV4 channel : a new type of Ca2+ channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets débilitants d’un nouvel insecticide avec rechute sévère plusieurs jours après exposition - Perturbation de l’homéostasie calcique neuromusculaire des abeilles et effets topiques différentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercédès Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ième colloque Canaux Ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France. , 30th Ion Channels Meeting Abstracts Book, pp.P12</w:t>
+              <w:t xml:space="preserve">30 ème Congrès de l'UIEIS-SF (Union Internationale pour l’Etude des Insectes Sociaux – Section Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349059v1</w:t>
+                <w:t xml:space="preserve">hal-02349255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets débilitants d’un nouvel insecticide avec rechute sévère plusieurs jours après exposition - Perturbation de l’homéostasie calcique neuromusculaire des abeilles et effets topiques différentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Biophysical and Molecular Characterization of Calcium Permeable Honeybee DSC1 (AmCaV4) Channel Expressed in Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ème Congrès de l'UIEIS-SF (Union Internationale pour l’Etude des Insectes Sociaux – Section Française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Baltimore (MD), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biophysical Journal, 116 (3), pp.390a / 1930-Pos, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.2112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349255v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and Molecular Characterization of Calcium Permeable Honeybee DSC1 (AmCaV4) Channel Expressed in Mammalian Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Honeybee CaV4 channel : a new type of Ca2+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30ième colloque Canaux Ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France. , 30th Ion Channels Meeting Abstracts Book, pp.P12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.2112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619708v1</w:t>
+                <w:t xml:space="preserve">hal-02349059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are homomeric RDL receptors the only GABA receptors to be considered in Apis Mellifera ecotoxicity studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud David Richardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10976,77 +10976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des canaux ioniques de l’abeille domestique Apis mellifera pour le développement d’une plateforme de criblage automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque sur la biologie de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11084,64 +11084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of gamma-L-glutamyl derivatives on glutamate receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11228,77 +11228,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abeilles face au risque toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. , 2022, 978-2-271-14296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11348,361 +11348,361 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canaux calciques voltage-dépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Bertaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Edition. </w:t>
+              <w:t xml:space="preserve">Claude Collet; Jean-Christophe Sandoz; Pierre Charnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Collet, C., Sandoz, J.C., Charnet, P. (eds). Les abeilles face au risque toxique. ISBN 978-2-271-13724-1. CNRS Editions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-271-14296-2</w:t>
+              <w:t xml:space="preserve">Les abeilles face au risque toxique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.259-278, 2022, 9782271137241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839779v1</w:t>
+                <w:t xml:space="preserve">hal-04798611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canaux calciques voltage-dépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Collet; Jean-Christophe Sandoz; Pierre Charnet. </w:t>
+              <w:t xml:space="preserve">CNRS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les abeilles face au risque toxique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.259-278, 2022, 9782271137241</w:t>
+              <w:t xml:space="preserve">In: Collet, C., Sandoz, J.C., Charnet, P. (eds). Les abeilles face au risque toxique. ISBN 978-2-271-13724-1. CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-271-14296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798611v1</w:t>
+                <w:t xml:space="preserve">hal-03839779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the functional characterization of honeybee voltage-gated Ca2+ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agrochemicals: Ion Channels and G Protein-Coupled Receptors (GPCRs) as Targets for Pest Control : Volume 1: Ion Channels and Gap Junctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1264, </w:t>
@@ -11785,90 +11785,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium channel subunits of pollinator insects and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11903,90 +11903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANAL CALCIQUE D'ABEILLE ET UTILISATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO201415502. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12327,51 +12327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Prakash Pandey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.12.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sourisseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Doupnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2025.2529250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Chahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58234-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mutterer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Charreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65007-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Folacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13010096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12791" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37278-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39193-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jeldres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil D Mahmoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.005365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595557v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyabalo Aklesso Kadala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137721395860605E12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin-Badaroudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12897" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41782" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632853v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201611614" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24710" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.05.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sangari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1520-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segovia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12708" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131085v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112194" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-013-1223-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B374F8BD5C87F85AC05B7E47704BB0F01DBBF308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touhami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battini*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0974-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leyris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-122135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0534-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200709771" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/stke.2752005pe11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deshayes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May C Morris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Divita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035682s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2KJSM7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03128831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.09.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bertaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Oliveira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271530v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Souci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349059v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0006349518333770?via%3Dihub" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.2112" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David Richardier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweitzer-online.de/buch/Gross/Advances-Agrochemicals-Ion-Channels-G-Protein-Coupled-Receptors-Gpcrs-Targets-for/9780841232570/A44536499/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2017-1264.ch005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Prakash Pandey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.12.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sourisseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Doupnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2025.2529250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Charreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mutterer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65007-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Chahine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58234-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Folacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13010096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Russo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jeldres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil D Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37278-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39193-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.005365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyabalo Aklesso Kadala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137721395860605E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin-Badaroudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12897" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41782" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24710" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.660" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201611614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.01.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.05.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sangari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1520-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131085v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segovia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12708" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-013-1223-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B374F8BD5C87F85AC05B7E47704BB0F01DBBF308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touhami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battini*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0974-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leyris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-122135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0534-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200709771" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/stke.2752005pe11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deshayes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May C Morris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Divita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035682s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2KJSM7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03128831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.09.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Souci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bertaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soussi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883836v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619708v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0006349518333770?via%3Dihub" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.2112" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David Richardier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839779v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweitzer-online.de/buch/Gross/Advances-Agrochemicals-Ion-Channels-G-Protein-Coupled-Receptors-Gpcrs-Targets-for/9780841232570/A44536499/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2017-1264.ch005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>