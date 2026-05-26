--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+                <w:t xml:space="preserve">Inwardly rectifying potassium channels: Critical insights for insect species and Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Craig A Doupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M Doucet</w:t>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Legrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336950.2025.2529250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+                <w:t xml:space="preserve">hal-05376993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inwardly rectifying potassium channels: Critical insights for insect species and Apis mellifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sourisseau</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig A Doupnik</w:t>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charnet</w:t>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chahine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19336950.2025.2529250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376993v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiotoxicity of the diamide insecticide chlorantraniliprole in the intact heart and in isolated cardiomyocytes from the honey bee</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.14938. </w:t>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, functional expression, and pharmacological characterization of inwardly rectifying potassium channels (Kir) from Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pouliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.7834. </w:t>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (5), pp.620-633. </w:t>
@@ -1423,429 +1423,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Glutathione Metabolite γ-Glutamyl-Glutamate Partially Activates Glutamate NMDA Receptors in Central Neurons With Higher Efficacy for GluN2B-Containing Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Humez</w:t>
+                <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Buée</w:t>
+                <w:t xml:space="preserve">Pierre Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Mete Kayatekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.794680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.794680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03699305v1</w:t>
+                <w:t xml:space="preserve">hal-03507544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glutathione Metabolite γ-Glutamyl-Glutamate Partially Activates Glutamate NMDA Receptors in Central Neurons With Higher Efficacy for GluN2B-Containing Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahira Kaabeche</w:t>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.794680⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507544v1</w:t>
+                <w:t xml:space="preserve">hal-03727841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cens</w:t>
+                <w:t xml:space="preserve">Mammalian Brain Ca2+ Channel Activity Transplanted into Xenopus laevis Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arel</w:t>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727841v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular targets of neurotoxic insecticides in Apis mellifera</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthine Toubate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of Glutathione Metabolism Modulate IP3-Mediated Store-Operated Ca2+ Entry on Astroglioma Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Snabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.785727. </w:t>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Ebou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cav2.1 C‐terminal fragments produced in Xenopus laevis oocytes do not modify the channel expression and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3565,51 +3565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to &amp;quot;Rigor, reproducibility and in vitro CSF assays: The devil in the details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81 (6), pp.907--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3656,77 +3656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaflumizone inhibits the honeybee NaV 1 channel by targeting recovery from slow inactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 591 (23), pp.3842-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3894,51 +3894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of l -Theanine Excitatory Actions on Hippocampal Neurons: Toward the Generation of Novel N -Methyl- d -aspartate Receptor Modulators Based on Its Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,295 +4290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical characterization of the honeybee DSC1 orthologue reveals a novel voltage-dependent Ca2+ channel subfamily: CaV4.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moreau</w:t>
+                <w:t xml:space="preserve">Lucile Drujont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Simard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Aurélie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1085/jgp.201611614⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635709v1</w:t>
+                <w:t xml:space="preserve">inserm-02150842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+                <w:t xml:space="preserve">Biophysical characterization of the honeybee DSC1 orthologue reveals a novel voltage-dependent Ca2+ channel subfamily: CaV4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+                <w:t xml:space="preserve">Louis Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.23682. </w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (2), pp.133-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1085/jgp.201611614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150842v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and functional expression of the&amp;lt;em&amp;gt; Apis mellifera&amp;lt;/em&amp;gt; voltage-dependent Ca(2+) channels</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the honeybee AmNaV1 channel and tools to assess the toxicity of insecticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Delemotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6042,51 +6042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 457 (2), pp.417-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 130 (4), pp.415-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sci. STKE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (275), pe11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6354,51 +6354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Structure of the calcium channel beta subunit: the place of the beta-interaction domain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May C Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Divita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Aldrian-Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1667 (2), pp.141-147. </w:t>
@@ -6716,51 +6716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puroindolines form ion channels in biological membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular composition shapes biophysical and pharmacological properties of Apis mellifera AMPA receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7025,51 +7025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Muscle Conference - EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
@@ -7098,51 +7098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new type of prepulse facilitation in honey bee CaV4 Ca2+ channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the octopamine receptor in the honey bee Apis mellifera and in Varroa destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7887,51 +7887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercédès Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,77 +8469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of GSH content modulate [Ca2+]i homeostasis in rat astroglioma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,51 +8633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ewans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8857,51 +8857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of Asn by Asp at entrance of the pore region conditions ion selectivity of voltage-gated Ca2+ channels in skeletal muscle from a non-Ca2+ conducting dihydropyridine receptor mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ewans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9094,77 +9094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9353,51 +9353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9491,51 +9491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th congress of apidology EURBEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj-Napoca, Romania</w:t>
@@ -9564,51 +9564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apis mellifera voltage-gated Ca2+ channels : cloning and in vivo &amp; in vitro characterization of the honeybee ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9702,51 +9702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolécules du thé vert: caractérisation et recherche d'analogues de la théanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,64 +9885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Kayatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand Rabelais rencontre Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
@@ -9971,51 +9971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of honeybee CaV4 defines a new family of voltage-gated Ca channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the Club of Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Gif sur Yvette, France</w:t>
@@ -10346,77 +10346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of GSH content modulate [Ca2+]i homeostasis in rat astroglioma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10465,325 +10465,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets débilitants d’un nouvel insecticide avec rechute sévère plusieurs jours après exposition - Perturbation de l’homéostasie calcique neuromusculaire des abeilles et effets topiques différentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biophysical and Molecular Characterization of Calcium Permeable Honeybee DSC1 (AmCaV4) Channel Expressed in Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ème Congrès de l'UIEIS-SF (Union Internationale pour l’Etude des Insectes Sociaux – Section Française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Baltimore (MD), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biophysical Journal, 116 (3), pp.390a / 1930-Pos, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.2112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349255v1</w:t>
+                <w:t xml:space="preserve">hal-02619708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and Molecular Characterization of Calcium Permeable Honeybee DSC1 (AmCaV4) Channel Expressed in Mammalian Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets débilitants d’un nouvel insecticide avec rechute sévère plusieurs jours après exposition - Perturbation de l’homéostasie calcique neuromusculaire des abeilles et effets topiques différentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyabalo Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercédès Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 ème Congrès de l'UIEIS-SF (Union Internationale pour l’Etude des Insectes Sociaux – Section Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.2112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619708v1</w:t>
+                <w:t xml:space="preserve">hal-02349255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeybee CaV4 channel : a new type of Ca2+ channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,51 +10864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are homomeric RDL receptors the only GABA receptors to be considered in Apis Mellifera ecotoxicity studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10976,77 +10976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des canaux ioniques de l’abeille domestique Apis mellifera pour le développement d’une plateforme de criblage automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque sur la biologie de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11084,64 +11084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of gamma-L-glutamyl derivatives on glutamate receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. , 2022, 978-2-271-14296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11308,91 +11308,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canaux calciques voltage-dépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,339 +11429,210 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Collet; Jean-Christophe Sandoz; Pierre Charnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les abeilles face au risque toxique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.259-278, 2022, 9782271137241</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.259-278, 2022, 978-2-271-13724-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798611v1</w:t>
+                <w:t xml:space="preserve">hal-03839779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux calciques voltage-dépendants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the functional characterization of honeybee voltage-gated Ca2+ channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...87 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cens</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agrochemicals: Ion Channels and G Protein-Coupled Receptors (GPCRs) as Targets for Pest Control : Volume 1: Ion Channels and Gap Junctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1264, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ACS Symposium Series, 978-0-8412-3257-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2017-1264.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11771,91 +11642,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium channel subunits of pollinator insects and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gosselin-Badaroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,87 +11738,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canada, Patent n° : EP 3040345 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANAL CALCIQUE D'ABEILLE ET UTILISATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,51 +11839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO201415502. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12022,51 +11893,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of the honeybee GABA A RDL receptor illuminate allosteric modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12122,65 +11993,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12327,51 +12198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Prakash Pandey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.12.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sourisseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Doupnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2025.2529250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Charreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mutterer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65007-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Chahine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58234-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Folacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13010096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Russo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jeldres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil D Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37278-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39193-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.005365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyabalo Aklesso Kadala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137721395860605E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin-Badaroudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12897" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41782" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24710" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.660" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201611614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.01.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.05.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sangari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1520-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131085v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segovia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12708" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-013-1223-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B374F8BD5C87F85AC05B7E47704BB0F01DBBF308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touhami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battini*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0974-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leyris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-122135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0534-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200709771" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/stke.2752005pe11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deshayes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May C Morris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Divita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035682s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2KJSM7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03128831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.09.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Souci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bertaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soussi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883836v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619708v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0006349518333770?via%3Dihub" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.2112" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David Richardier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839779v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweitzer-online.de/buch/Gross/Advances-Agrochemicals-Ion-Channels-G-Protein-Coupled-Receptors-Gpcrs-Targets-for/9780841232570/A44536499/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2017-1264.ch005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Prakash Pandey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.12.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sourisseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Doupnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2025.2529250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Charreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mutterer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65007-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Chahine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58234-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Folacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13010096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Russo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jeldres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil D Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37278-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39193-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.005365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyabalo Aklesso Kadala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137721395860605E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin-Badaroudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12897" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41782" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24710" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.660" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201611614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.01.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.05.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sangari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1520-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131085v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segovia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12708" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-013-1223-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B374F8BD5C87F85AC05B7E47704BB0F01DBBF308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touhami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battini*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0974-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leyris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-122135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0534-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200709771" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/stke.2752005pe11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deshayes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May C Morris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Divita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035682s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2KJSM7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03128831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.09.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Souci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bertaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soussi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883836v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619708v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0006349518333770?via%3Dihub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.2112" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349255v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David Richardier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweitzer-online.de/buch/Gross/Advances-Agrochemicals-Ion-Channels-G-Protein-Coupled-Receptors-Gpcrs-Targets-for/9780841232570/A44536499/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2017-1264.ch005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>