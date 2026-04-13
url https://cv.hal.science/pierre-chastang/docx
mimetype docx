--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -436,183 +436,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit et politique du secret dans le monde communal. Le cas de Montpellier aux XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (44), pp.383-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écriture et savoirs taxonomiques : quelques remarques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Journée d'étude 1 - Trier,, pp.258-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.6078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603877v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04041210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Named Entity Recognition Model for Medieval Latin Charters</w:t>
               </w:r>
@@ -3757,229 +3757,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écriture de l’histoire au Moyen Âge (XIe-XVe siècle). Contraintes génériques, contraintes documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mora-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03364672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mora-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rochebouet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010512v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-03364672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registrum Petri Diaconi (Montecassino, Archivio dell’abbazia, Reg.3)</w:t>
               </w:r>
@@ -5725,234 +5725,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La liste médiévale : une technique matérielle et cognitive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti, P. Chastang, V. Debiais, L. Kendrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs des listes au Moyen Âge (1) : Écritures de la liste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.5-13, 2019, 979-10-351-0317-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les temps des écritures grises. Formation et temporalités du gouvernement par l’écrit (c. 1080-c. 1350)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémence Revest, Arnaud Fossier, Johan Petitjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures grises. Les instruments de travail des administrations (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365727v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03278771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -6420,251 +6420,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Et je vous enlisterai ». Conflit politique et pouvoir de l’écrit à Montpellier au début du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.275-286, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.28484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche du rapport d’expert : Procédures et écritures de l’expertise à Montpellier au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller, Ana Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge. II : Savoirs, écritures, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-153, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La période consulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Amalvi, Rémy Pech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-84, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365721v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03365371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives au codex : les cartulaires comme collections (xie-xive siècle)</w:t>
               </w:r>
@@ -6741,51 +6741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture infinie. Écrire l’histoire au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Anheim, P. Chastang, F. Mora, A. Rochebouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de l’histoire au Moyen Âge (XIe-XVe s.). Contraintes génériques, contraintes documentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-363, 2015</w:t>
@@ -8055,165 +8055,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoire des moines et mémoire des chanoines. Réforme, production textuelle et référence au passé carolingien en Bas-Languedoc (XIe-XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autorité du passé dans les sociétés médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 333, école française de Rome, p. 177-202, 2004, Collection de l'école française de Rome</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dotation de l’abbaye de Gellone par le comte carolingien de Toulouse : documents et récits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fondation de l’abbaye de Gellone. L’autel médiéval. Actes de la table ronde d’août 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-36, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03308952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d'un saint : la Vita Guillelmi dans la production textuelle de l'abbaye de Gellone au début du XIIe siècle</w:t>
               </w:r>
@@ -8594,51 +8594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8968813"/>
+    <w:nsid w:val="505048DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8825,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7181-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060279869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073272569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffini-Ronzani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H0VRZGPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Denion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano&#160;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN8CKC4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.091.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8702" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.2693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastang Pierre Cartulaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delivr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vvf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/28324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.136747" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Otchakovsky-Laurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.113302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28484" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.101520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7181-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060279869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073272569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffini-Ronzani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H0VRZGPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Denion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano&#160;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN8CKC4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.091.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8702" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.2693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastang Pierre Cartulaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delivr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vvf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/28324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.136747" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Otchakovsky-Laurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.113302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28484" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.101520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>