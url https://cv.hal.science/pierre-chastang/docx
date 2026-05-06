--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -687,403 +687,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Guillaume/ Guilhem d’Orange et de Gellone : voix, écritures, textes, documents »</w:t>
+                <w:t xml:space="preserve">Introduction : une voix laïque au XIIème siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Voix laïques/ XI-XIIIè siècles, 181, p. 71-112. </w:t>
+              <w:t xml:space="preserve">, 2021, Voix laïques/ XIème -XIIIème siècles, 181, pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.11847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869447v1</w:t>
+                <w:t xml:space="preserve">hal-04869425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix du Moyen Âge: autour de quelques publications récentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chastang</w:t>
+                <w:t xml:space="preserve">Guillaulme/Guilhem d'Orange et de Gellone. Voix, écritures, textes, documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 81, pp.161-178</w:t>
+              <w:t xml:space="preserve">, 2021, 81, pp.71-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537226v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chastang</w:t>
+                <w:t xml:space="preserve">hal-03537243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guillaume/ Guilhem d’Orange et de Gellone : voix, écritures, textes, documents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Andrieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 81, pp.71-112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Voix laïques/ XI-XIIIè siècles, 181, p. 71-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.11847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537243v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : une voix laïque au XIIème siècle ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voix du Moyen Âge: autour de quelques publications récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Voix laïques/ XIème -XIIIème siècles, 181, pp.5-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 81, pp.161-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869425v1</w:t>
+                <w:t xml:space="preserve">hal-03537226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voix laïque au XIIe siècle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81, pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem/ Guillaume d’Orange : écritures, textes, documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3227,51 +3227,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge – III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge - III Listes, temps, espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,165 +4641,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrit et fabrique du gouvernement urbain en Rouergue (XIIe-XIVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion presses universitaires, pp.11-16, 2025, Histoire et civilisation, 978-2-7574-4445-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs. 1990-2020 comme période de l’histoire des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose des archives 1990-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française; Comité d'histoire du ministère de la Culture, pp.189-206, 2025, 978-2111740068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166262v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05286966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Les cartulaires, des archives paradoxales</w:t>
               </w:r>
@@ -8055,165 +8055,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dotation de l’abbaye de Gellone par le comte carolingien de Toulouse : documents et récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fondation de l’abbaye de Gellone. L’autel médiéval. Actes de la table ronde d’août 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-36, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire des moines et mémoire des chanoines. Réforme, production textuelle et référence au passé carolingien en Bas-Languedoc (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autorité du passé dans les sociétés médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333, école française de Rome, p. 177-202, 2004, Collection de l'école française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03365001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d'un saint : la Vita Guillelmi dans la production textuelle de l'abbaye de Gellone au début du XIIe siècle</w:t>
               </w:r>
@@ -8594,51 +8594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="505048DC"/>
+    <w:nsid w:val="2EA88DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8825,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7181-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060279869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073272569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffini-Ronzani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H0VRZGPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Denion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano&#160;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN8CKC4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.091.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8702" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.2693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastang Pierre Cartulaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delivr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vvf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/28324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.136747" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Otchakovsky-Laurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.113302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28484" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.101520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7181-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060279869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073272569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffini-Ronzani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H0VRZGPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Denion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano&#160;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN8CKC4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.091.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8702" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.2693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastang Pierre Cartulaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delivr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vvf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/28324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.136747" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Otchakovsky-Laurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.113302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28484" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.101520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>