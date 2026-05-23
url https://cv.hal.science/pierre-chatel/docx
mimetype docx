--- v0 (2026-03-22)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre CHATEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TravelDashboard - a Framework for the Delivery of Personalized Mobility Services to Urban Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Speicys Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (93)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatel, P., & Besacier, G. (2017). Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques. In 4th Hyperheritage International Seminar (HIS.4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chatel, P., &amp; Besacier, G. (2017). Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques. In 4th Hyperheritage International Seminar (HIS.4).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.4 - 4th Hyperheritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenine - Palestine (West Bank), Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptation in Geotracking Applications: Challenges, Opportunities and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Melekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic approach for non-functional constraints in a semantic SOA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2008 - 8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812799470_0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic approach for non-functional preferences in a semantic SOA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS Requirements and scenarios for the &amp;quot;Passenger-friendly airport&amp;quot; (D6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lockerbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS Middleware Specification (D3.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Zarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS_Requirements for the CHOReOS IDRE (D5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cukier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of the CHOReOS IDRE (D5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lockerbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo De Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.4: Assessment report: Experimenting with CONNECT in Systems of Systems, and Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil - Mircea Andriescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment scenarios, prototypes and report - Iteration 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche qualitative pour la prise de décision sous contraintes non-fonctionnelles dans le cadre d’une composition agile de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. UPMC Université Paris VI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01243570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre CHATEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TravelDashboard - a Framework for the Delivery of Personalized Mobility Services to Urban Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Speicys Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (93)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatel, P., & Besacier, G. (2017). Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques. In 4th Hyperheritage International Seminar (HIS.4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chatel, P., &amp; Besacier, G. (2017). Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques. In 4th Hyperheritage International Seminar (HIS.4).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hypermédia pour la valorisation auprès du grand public de données patrimoniales numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.4 - 4th Hyperheritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenine - Palestine (West Bank), Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptation in Geotracking Applications: Challenges, Opportunities and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Melekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic approach for non-functional constraints in a semantic SOA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2008 - 8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812799470_0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic approach for non-functional preferences in a semantic SOA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS Middleware Specification (D3.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Zarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS Requirements and scenarios for the &amp;quot;Passenger-friendly airport&amp;quot; (D6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lockerbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOReOS_Requirements for the CHOReOS IDRE (D5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cukier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of the CHOReOS IDRE (D5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lockerbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo De Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.4: Assessment report: Experimenting with CONNECT in Systems of Systems, and Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil - Mircea Andriescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment scenarios, prototypes and report - Iteration 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche qualitative pour la prise de décision sous contraintes non-fonctionnelles dans le cadre d’une composition agile de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. UPMC Université Paris VI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01243570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Capra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Speicys Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lockerbie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cukier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Besson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo De Angelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil - Mircea Andriescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Calabr&#242;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Paolucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01243570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Capra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Speicys Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Teixeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lockerbie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cukier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Besson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo De Angelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil - Mircea Andriescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Calabr&#242;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Paolucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01243570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>