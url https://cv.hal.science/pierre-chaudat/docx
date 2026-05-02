--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -127,1679 +127,1679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une organisation plus à l’écoute de ses collaborateurs pour répondre aux nouveaux défis de la fidélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche parle aux RH » par Référence RH et AGRH : Le défi de la parité hommes-femmes dans l'industrie du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Lascovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie un allier incontournable dans la conduite du changement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433093v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplier les aptitudes pour répondre à l’antifragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du changement, une question d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un temps pour les pères à mieux valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 46</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler mieux pour vivre mieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux incertitudes, une certitude : le manager se doit d’être exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variable culturelle peut-elle jouer un rôle dans la survenance du harcèlement moral au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Esserdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maitrise des algorithmes pour éviter des dérives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un animal de compagnie au travail, c’est plus d’implication et moins de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rites un levier déterminant mais pas suffisant dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal de compagnie, encore un sujet de niche pour l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux (RPS) sur le lieu de travail au Maroc : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esserdi Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue scientifique du CRADAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard d’étudiants d’une école de management française à l’égard de la réforme liée au congé paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les DRH face au suicide en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnement épistémologique et orientation de la recherche : un focus sur l'étude des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle, un levier de progrès à condition de répondre aux problématiques éthiques et juridiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi des PME sénégalaises : concilier tradition et modernité. Le cas de l'entreprise Guirassy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des stéréotypes en sciences de gestion : applications épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des managers comme outil de prévention et de détection des situations de harcèlement sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...706 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’animal de compagnie au travail a t’elle un lien avec l’engagement organisationnel et le stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1831,316 +1831,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les déterminants organisationnels du harcèlement moral : une analyse d'une revue actualisée de la revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériia Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail dans les centres d'appels délocalisés au Sénégal et leurs répercussions en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Camerounaise de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral dans les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériia Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; carrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling entrepreneurship with motherhood in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie professionnelle et maternité : représentations comparées de jeunes entrepreneures et cadres en TPE et PME en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,51 +2291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suicide en milieu professionnel : les responsabilités légales des employeurs. Le cas français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge du risque dépendance, un exemple de transfert de la société civile vers l'entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; carrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2461,64 +2461,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement moral en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériia Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIMHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2556,51 +2556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les stéréotypes de genre : l'apport de la psychologie social à la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,51 +2651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE HARCÈLEMENT MORAL DES TRAVAILLEURS SOCIAUX : UNE ÉTUDE EXPLORATOIRE DANS LE CONTEXTE MAROCAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉTERMINANTS ORGANISATIONNELS ET CONSÉQUENCES DU HARCÈLEMENT MORAL AU TRAVAIL (HMT) AU MAROC : UNE APPROCHE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,51 +2841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RISQUES PSYCHOSOCIAUX (RPS) SUR LE LIEU DE TRAVAIL AU MAROC : UNE REVUE DE LITTERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,51 +2936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINCIPAUX DÉTERMINANTS DES RISQUES PSYCHOSOCIAUX (RPS) SUR LE LIEU DE TRAVAIL AU MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,51 +3031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’animal de compagnie au travail a t’elle un impact sur l’engagement organisationnel et le stress ? Une recherche à partir de la théorie de la facilitation sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, MONTREAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3100,51 +3100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux (RPS) sur le lieu de travail au Maroc : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la Diversité 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationales de la Diversité 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3474,234 +3474,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux facteurs organisationnels influençant le harcèlement moral : un modèle créé à partir d'une revue actualisée de littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+                <w:t xml:space="preserve">Le suicide au travail. Une approche comparative entre salariés et dirigeants de petites entreprises indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433466v1</w:t>
+                <w:t xml:space="preserve">hal-03433461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suicide au travail. Une approche comparative entre salariés et dirigeants de petites entreprises indépendantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Gaillon</w:t>
+                <w:t xml:space="preserve">Les principaux facteurs organisationnels influençant le harcèlement moral : un modèle créé à partir d'une revue actualisée de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériia Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433461v1</w:t>
+                <w:t xml:space="preserve">hal-03433466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l'animal de compagnie au travail a t'elle un impact sur l'engagement organisationnel et le stress. ? Une recherche à partir de la théorie de la facilitation sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,64 +3752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CONDITIONS DE TRAVAIL DANS LES CENTRES D'APPELS DÉLOCALISÉS AU SÉNÉGAL ET LEURS RÉPERCUSSIONS SUR LA GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l' AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suicide : les lourdes responsabilités et les conséquences pour l'employeur français. L'intérêt d'une fonction RH socialement responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal de compagnie et facteurs d'implication et de réduction du stress dans l'organisation : quelles relations ? Une recherche sur la perception des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détermination de son activité à la détermination de sa protection sociale. Une première évaluation de la politique publique concernant la protection sociale de l'entrepreneur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de l'académie de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des discriminations salariales entre hommes et femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit social et gestion des ressources humaines : le cas de la couverture sociale française pour les expatriés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherche droit et sciences de gestion à l'IAE de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4224,51 +4224,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles organisations entre souffrance et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,51 +4331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences en responsabilité sociale de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels métiers RH pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital social dans un processus de reprise d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux : ressource pour l'action ou outil de gestion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,51 +4514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une dimension culturelle dans le harcèlement moral au travail ? Le cas du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,51 +4602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des PME Sénégalaises : concilier tradition et modernité. Le cas de l’entreprise Guirassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bah T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tine B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Lascovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433093v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Esserdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esserdi Hamid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riia Zaitseva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meirade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Lascovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433093v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Esserdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esserdi Hamid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riia Zaitseva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meirade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>