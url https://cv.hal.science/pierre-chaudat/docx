--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -196,1561 +196,1561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La technologie un allier incontournable dans la conduite du changement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433093v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche parle aux RH » par Référence RH et AGRH : Le défi de la parité hommes-femmes dans l'industrie du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Lascovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La technologie un allier incontournable dans la conduite du changement !</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplier les aptitudes pour répondre à l’antifragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Multiplier les aptitudes pour répondre à l’antifragilité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un temps pour les pères à mieux valoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du changement, une question d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un temps pour les pères à mieux valoriser</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler mieux pour vivre mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Travailler mieux pour vivre mieux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux incertitudes, une certitude : le manager se doit d’être exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Face aux incertitudes, une certitude : le manager se doit d’être exemplaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maitrise des algorithmes pour éviter des dérives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un animal de compagnie au travail, c’est plus d’implication et moins de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rites un levier déterminant mais pas suffisant dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal de compagnie, encore un sujet de niche pour l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variable culturelle peut-elle jouer un rôle dans la survenance du harcèlement moral au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Esserdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La maitrise des algorithmes pour éviter des dérives</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux (RPS) sur le lieu de travail au Maroc : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esserdi Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue scientifique du CRADAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard d’étudiants d’une école de management française à l’égard de la réforme liée au congé paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les DRH face au suicide en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle, un levier de progrès à condition de répondre aux problématiques éthiques et juridiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnement épistémologique et orientation de la recherche : un focus sur l'étude des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des rites un levier déterminant mais pas suffisant dans les organisations</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des stéréotypes en sciences de gestion : applications épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi des PME sénégalaises : concilier tradition et modernité. Le cas de l'entreprise Guirassy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des managers comme outil de prévention et de détection des situations de harcèlement sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...753 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1831,286 +1831,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conditions de travail dans les centres d'appels délocalisés au Sénégal et leurs répercussions en GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Camerounaise de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral dans les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériia Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les déterminants organisationnels du harcèlement moral : une analyse d'une revue actualisée de la revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériia Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433224v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03433295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling entrepreneurship with motherhood in France</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement moral en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériia Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2543,77 +2543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les stéréotypes de genre : l'apport de la psychologie social à la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,77 +2638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE HARCÈLEMENT MORAL DES TRAVAILLEURS SOCIAUX : UNE ÉTUDE EXPLORATOIRE DANS LE CONTEXTE MAROCAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital humain, innovations et développement économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,77 +2733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉTERMINANTS ORGANISATIONNELS ET CONSÉQUENCES DU HARCÈLEMENT MORAL AU TRAVAIL (HMT) AU MAROC : UNE APPROCHE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La GRH peut-elle sauver le travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2828,77 +2828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RISQUES PSYCHOSOCIAUX (RPS) SUR LE LIEU DE TRAVAIL AU MAROC : UNE REVUE DE LITTERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres Institut de l'audit social autour de l homme et de l homme au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, YAOUNDE, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2917,342 +2917,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence de l’animal de compagnie au travail a t’elle un impact sur l’engagement organisationnel et le stress ? Une recherche à partir de la théorie de la facilitation sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, MONTREAL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux (RPS) sur le lieu de travail au Maroc : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Esserdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Université d’Eté de l’audit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PRINCIPAUX DÉTERMINANTS DES RISQUES PSYCHOSOCIAUX (RPS) SUR LE LIEU DE TRAVAIL AU MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPERIMENTATIONS LOCALES, CONTEXTUALISATION DES SOLUTIONS : Pour aligner une Gestion des Ressources Humaines avec la métamorphose des organisations..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroître le taux de féminisation des cadres par l'identification des stéréotypes de genre : une méthode innovante mise en oeuvre par une grande entreprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,64 +3290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroître le taux de féminisation des cadres par l'identification des stéréotypes de genre : une méthode innovante mise en oeuvre par une grande entreprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,64 +3385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroître le taux de féminisation des cadres par l’identification des stéréotypes de genre : une méthode innovante mise en œuvre par une grande entreprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux facteurs organisationnels influençant le harcèlement moral : un modèle créé à partir d'une revue actualisée de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériia Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l' AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4501,77 +4501,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une dimension culturelle dans le harcèlement moral au travail ? Le cas du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Esserdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Lascovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433093v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Esserdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esserdi Hamid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riia Zaitseva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meirade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433093v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Lascovitch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Esserdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esserdi Hamid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riia Zaitseva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02334619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meirade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>