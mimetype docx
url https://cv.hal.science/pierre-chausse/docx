--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -3558,77 +3558,256 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Koelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Robotics. ICSR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13086, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.729-739, 2021, Lecture Notes in Computer Science, 978-3-030-90524-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90525-5_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3650,137 +3829,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation par intelligence artificielle des conditions d'anthropomorphisation d'un robot socio-humanoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,198 +3991,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet préventif de l’activité physique sur l’interaction tissu adipeux – microbiote intestinal chez des souris CEABAC10 exposées à la souche AIEC LF82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD 2018, Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social robots will boost your cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4062,73 +4241,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 Bangor Social Robotics Workshop on the Emerging Social Neuroscience of Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de monitoring du bien-être : Application à l’anxiété dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4187,236 +4366,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Université d’Automne de l’ARAPI : Autisme, actualités et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179770v1</w:t>
-              </w:r>
-[...177 lines deleted...]
-                <w:t xml:space="preserve">hal-05541855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA59C4E3"/>
+    <w:nsid w:val="1306AD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5861-4169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mabrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pannuzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hufnagel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2025.108658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221145932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chausse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18761-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.15-0497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hufnagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxiette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-007716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.10.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5861-4169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mabrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pannuzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hufnagel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2025.108658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221145932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chausse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18761-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.15-0497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hufnagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxiette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-007716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.10.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>