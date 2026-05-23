--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1172,680 +1172,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Burca</w:t>
+                <w:t xml:space="preserve">When does vagal activity benefit to the discrimination of highly overlapping memory traces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Purkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360869v2</w:t>
+                <w:t xml:space="preserve">hal-03681720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind your heart to bear the weight: Cardiac interoception predicts action-related visual perception when wearing a heavy backpack</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218221145932⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320933v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03851527v1</w:t>
+                <w:t xml:space="preserve">hal-03360869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does vagal activity benefit to the discrimination of highly overlapping memory traces?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Mind your heart to bear the weight: Cardiac interoception predicts action-related visual perception when wearing a heavy backpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.04.009⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (10), pp.2232-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221145932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681720v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.218-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03677749v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
               </w:r>
@@ -2218,701 +2218,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194743v1</w:t>
+                <w:t xml:space="preserve">hal-01982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Belletier</w:t>
+                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Normand</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12369-018-00511-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02324250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
+                <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-018-00511-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982430v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
+                <w:t xml:space="preserve">Increased heart rate after exercise facilitates the processing of fearful but not disgusted faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pezzulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631397v1</w:t>
+                <w:t xml:space="preserve">hal-01739757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased heart rate after exercise facilitates the processing of fearful but not disgusted faces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Monceau</w:t>
+                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.398. </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18761-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739757v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics cigarettes The Resistance Value of the Heating Filament Could Be the Key to Lung Toxicity</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.e007716 - e007716. </w:t>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3777,90 +3777,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,103 +4152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social robots will boost your cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 Bangor Social Robotics Workshop on the Emerging Social Neuroscience of Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bangor, United Kingdom</w:t>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1306AD25"/>
+    <w:nsid w:val="0A94964A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5861-4169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mabrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pannuzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hufnagel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2025.108658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221145932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chausse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18761-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.15-0497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hufnagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxiette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-007716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.10.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-chausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5861-4169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mabrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pannuzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hufnagel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2025.108658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221145932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iodice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chausse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monceau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18761-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.15-0497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hufnagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxiette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-007716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.10.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>